--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -459,295 +459,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanistic basis for RiPP epimerization by a radical SAM enzyme</w:t>
+                <w:t xml:space="preserve">Radical S -Adenosyl- l -Methionine Enzyme PylB: A C-Centered Radical to Convert l -Lysine into (3 R )-3-Methyl- d -Ornithine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Kubiak</w:t>
+                <w:t xml:space="preserve">Feryel Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Polsinelli</w:t>
+                <w:t xml:space="preserve">Mickael Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonard Chavas</w:t>
+                <w:t xml:space="preserve">Timothée Chauviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Fyfe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Guillot</w:t>
+                <w:t xml:space="preserve">Philip Tatham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (10), pp.6493-6505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41589-023-01493-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c03747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371487v1</w:t>
+                <w:t xml:space="preserve">hal-04496232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical S -Adenosyl- l -Methionine Enzyme PylB: A C-Centered Radical to Convert l -Lysine into (3 R )-3-Methyl- d -Ornithine</w:t>
+                <w:t xml:space="preserve">Structural and mechanistic basis for RiPP epimerization by a radical SAM enzyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feryel Soualmia</w:t>
+                <w:t xml:space="preserve">Xavier Kubiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Cherrier</w:t>
+                <w:t xml:space="preserve">Ivan Polsinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Chauviré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Mauger</w:t>
+                <w:t xml:space="preserve">Leonard Chavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Tatham</w:t>
+                <w:t xml:space="preserve">Cameron Fyfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 146 (10), pp.6493-6505. </w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c03747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41589-023-01493-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496232v1</w:t>
+                <w:t xml:space="preserve">hal-04371487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B12-dependent radical SAM enzymes: Ever expanding structural and mechanistic diversity</w:t>
               </w:r>
@@ -818,563 +818,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the biosynthetic capacity of TsrM, a B12‐dependent Radical SAM Enzyme Catalyzing Non‐radical Reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feryel Soualmia</w:t>
+                <w:t xml:space="preserve">Crystallographic snapshots of a B12-dependent radical SAM methyltransferase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Fyfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelia Bernardo-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fradale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Kubiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (31), pp.e202200627. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 602 (7896), pp.336-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202200627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-04355-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620811v1</w:t>
+                <w:t xml:space="preserve">hal-03808863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic snapshots of a B12-dependent radical SAM methyltransferase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cameron Fyfe</w:t>
+                <w:t xml:space="preserve">Exploring the biosynthetic capacity of TsrM, a B12‐dependent Radical SAM Enzyme Catalyzing Non‐radical Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feryel Soualmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelia Bernardo-García</w:t>
+                <w:t xml:space="preserve">Nazarii Sabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Fradale</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Guillot</w:t>
+                <w:t xml:space="preserve">Clémence Brewee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kubiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 602 (7896), pp.336-342. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (31), pp.e202200627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-04355-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202200627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808863v1</w:t>
+                <w:t xml:space="preserve">hal-03620811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical SAM Enzymes and Ribosomally‐Synthesized and Post‐translationally Modified Peptides: A Growing Importance in the Microbiomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Epipeptide Biosynthesis Locus epeXEPAB Is Widely Distributed in Firmicutes and Triggers Intrinsic Cell Envelope Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp F Popp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Friebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2021.678068⟩</w:t>
+              <w:t xml:space="preserve">Advances in Microbial Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (3), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000516750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808812v1</w:t>
+                <w:t xml:space="preserve">hal-03817729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Epipeptide Biosynthesis Locus epeXEPAB Is Widely Distributed in Firmicutes and Triggers Intrinsic Cell Envelope Stress</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radical SAM Enzymes and Ribosomally‐Synthesized and Post‐translationally Modified Peptides: A Growing Importance in the Microbiomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Microbial Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (3), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000516750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2021.678068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817729v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold-Catalyzed Spirocyclization Reactions of N-Propargyl Tryptamines and Tryptophans in Aqueous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazarii Sabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feryel Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1607,64 +1607,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Balty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fradale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Brewee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1715,64 +1715,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold-Catalyzed Spirocyclization Reactions of N -Propargyl Tryptamines and Tryptophans in Aqueous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazarii Sabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feryel Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1875,64 +1875,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Balty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fradale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Brewee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2022,51 +2022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna A. Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kubiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Balty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2111,979 +2111,979 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA repair by the radical SAM enzyme spore Photoproduct Lyase: from biochemistry to structural investigations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into the catalysis of a lysine-tryptophan bond in bacterial peptides by a SPASM domain radical S-adenosylmethionine (SAM) peptide cyclase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure L. Decamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kubiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ruffié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/php.12702⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 292 (26), pp.10835-10844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M117.783464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530836v1</w:t>
+                <w:t xml:space="preserve">hal-02628401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical SAM enzymes in the biosynthesis of ribosomally synthesized and post-translationally modified peptides (RiPPs)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA repair by the radical SAM enzyme spore Photoproduct Lyase: from biochemistry to structural investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2017.00087⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (1), pp.67-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/php.12702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627786v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-translational modification of ribosomally synthesized peptides by a radical SAM epimerase in Bacillus subtilis</w:t>
+                <w:t xml:space="preserve">Radical SAM enzymes in the biosynthesis of ribosomally synthesized and post-translationally modified peptides (RiPPs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Balty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (7), pp.698-707. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NCHEM.2714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2017.00087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960697v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the catalysis of a lysine-tryptophan bond in bacterial peptides by a SPASM domain radical S-adenosylmethionine (SAM) peptide cyclase</w:t>
+                <w:t xml:space="preserve">Post-translational modification of ribosomally synthesized peptides by a radical SAM epimerase in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ruffié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure L. Decamps</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 292 (26), pp.10835-10844. </w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (7), pp.698-707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M117.783464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NCHEM.2714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628401v1</w:t>
+                <w:t xml:space="preserve">hal-01960697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfatases and radical SAM enzymes: emerging themes in glycosaminoglycan metabolism and the human microbiota</w:t>
+                <w:t xml:space="preserve">Thioether bond formation by SPASM domain radical SAM enzymes: C α H-atom abstraction in subtilosin A biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BST20150191⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (37), pp.6249-6252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cc01317a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532684v1</w:t>
+                <w:t xml:space="preserve">hal-01960692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-sulfur bond-forming reaction catalysed by the radical SAM enzyme HydE.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sulfatases and radical SAM enzymes: emerging themes in glycosaminoglycan metabolism and the human microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NCHEM.2490⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (1), pp.109-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BST20150191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341083v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The B-12-Radical SAM enzyme PoyC catalyzes valine C-beta-Methylation during Polytheonamide Biosynthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon-sulfur bond-forming reaction catalysed by the radical SAM enzyme HydE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Rohac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhosna Benjdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auberie Parent</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jerome Leprince</w:t>
+                <w:t xml:space="preserve">Lydie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b06697⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (5), pp.491-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NCHEM.2490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605179v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioether bond formation by SPASM domain radical SAM enzymes: C α H-atom abstraction in subtilosin A biosynthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The B-12-Radical SAM enzyme PoyC catalyzes valine C-beta-Methylation during Polytheonamide Biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auberie Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Vaudry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+                <w:t xml:space="preserve">Jerome Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (37), pp.6249-6252. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (48), pp.15515-15518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cc01317a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b06697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960692v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The thiostrepton A tryptophan methyltransferase TsrM catalyses a cob(II)alamin-dependent methyl transfer reaction.</w:t>
               </w:r>
@@ -3197,291 +3197,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Gglycosaminoglycan (GAG) sulfatases from the human gut symbiont bacteroides thetaiotaomicron reveals the first GAG-specific bacterial endosulfatase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rescuing DNA repair activity by rewiring the H-atom transfer pathway in the radical SAM enzyme, spore photoproduct lyase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhosna A. Benjdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Ulmer</w:t>
+                <w:t xml:space="preserve">Korbinian Heil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Morssing Vilen</w:t>
+                <w:t xml:space="preserve">Andreas Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramesh Babu Namburi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alhosna Benjdia</w:t>
+                <w:t xml:space="preserve">Thomas Carell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Beneteau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ilme Schlichting</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 289 (35), pp.24289 - 24303. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (91), pp.14201-14204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M114.573303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4CC05158K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204451v1</w:t>
+                <w:t xml:space="preserve">hal-02631377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rescuing DNA repair activity by rewiring the H-atom transfer pathway in the radical SAM enzyme, spore photoproduct lyase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Gglycosaminoglycan (GAG) sulfatases from the human gut symbiont bacteroides thetaiotaomicron reveals the first GAG-specific bacterial endosulfatase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Korbinian Heil</w:t>
+                <w:t xml:space="preserve">Jonathan Ulmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Winkler</w:t>
+                <w:t xml:space="preserve">Eric Morssing Vilen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Carell</w:t>
+                <w:t xml:space="preserve">Ramesh Babu Namburi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilme Schlichting</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Beneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50 (91), pp.14201-14204. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 289 (35), pp.24289 - 24303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4CC05158K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M114.573303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631377v1</w:t>
+                <w:t xml:space="preserve">hal-01204451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A radical transfer pathway in spore photoproduct lyase</w:t>
               </w:r>
@@ -3614,90 +3614,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural insights into recognition and repair of UV-DNA damage by Spore Photoproduct Lyase, a radical SAM enzyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna A. Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korbinian Heil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas R. M. Barends</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas R. M. Carell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilme Schlichting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40 (18), pp.9308-9318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3854,281 +3854,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA photolyases and SP lyase: structure and mechanism of light-dependent and independent DNA lyases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thiostrepton tryptophan methyltransferase expands the chemistry of radical SAM enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna A. Benjdia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine C. Sandstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Structural Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sbi.2012.10.002⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (12), pp.957 - 959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NCHEMBIO.1091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651842v1</w:t>
+                <w:t xml:space="preserve">hal-01004114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiostrepton tryptophan methyltransferase expands the chemistry of radical SAM enzymes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA photolyases and SP lyase: structure and mechanism of light-dependent and independent DNA lyases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna A. Benjdia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (6), pp.711-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbi.2012.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NCHEMBIO.1091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01004114v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis of F-0, Precursor of the F-420 Cofactor, Requires a Unique Two Radical-SAM Domain Enzyme and Tyrosine as Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure L. Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin B. Philmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4329,377 +4329,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic sulfatase-maturating enzyme - A mechanistic link with glycyl radical-activating enzymes?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An efficient, multiply promiscuous hydrolase in the alkaline phosphatase superfamily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sowmya Subramanian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hubert Vaudry</w:t>
+                <w:t xml:space="preserve">Bert van Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Johnson</w:t>
+                <w:t xml:space="preserve">Stefanie Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann C. Babtie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhosna A. Benjdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2010.07613.x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (7), pp.2740-2745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0903951107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960689v1</w:t>
+                <w:t xml:space="preserve">hal-02663877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient, multiply promiscuous hydrolase in the alkaline phosphatase superfamily</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bert van Loo</w:t>
+                <w:t xml:space="preserve">Anaerobic sulfatase-maturating enzyme - A mechanistic link with glycyl radical-activating enzymes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Jonas</w:t>
+                <w:t xml:space="preserve">Sowmya Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann C. Babtie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berteau</w:t>
+                <w:t xml:space="preserve">Michael Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 107 (7), pp.2740-2745. </w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 277 (8), pp.1906-1920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0903951107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2010.07613.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663877v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Investigations of Anaerobic Sulfatase-Maturating Enzyme: Direct C β H-Atom Abstraction Catalyzed by a Radical AdoMet Enzyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine C. Sandstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (24), pp.8348-8349. </w:t>
@@ -4750,90 +4750,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic Sulfatase-maturating Enzymes, First Dual Substrate Radical S -Adenosylmethionine Enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowmya Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 283 (26), pp.17815-17826. </w:t>
@@ -4884,77 +4884,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic Sulfatase-Maturating Enzymes: Radical SAM Enzymes Able To Catalyze in Vitro Sulfatase Post-translational Modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5429,90 +5429,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural perspectives on the mechanism of the radical SAM enzyme, spore photoproduct lyase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korbinian Heil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Carell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilme Schlichting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5531,273 +5531,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spore Photoproduct Lyase, a radically different DNA repair enzyme for bacterial spore extreme UV-resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One enzyme for two radical reactions: Deciphering the mechanism of a novel radical SAM enzyme critical for F-420 cofactor biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Decamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Philmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadhg P. Begley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Conference on Biological Inorganic Chemistry (ICBIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMBG. FRA., Jul 2013, Grenoble, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204366v1</w:t>
+                <w:t xml:space="preserve">hal-01204368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One enzyme for two radical reactions: Deciphering the mechanism of a novel radical SAM enzyme critical for F-420 cofactor biosynthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spore Photoproduct Lyase, a radically different DNA repair enzyme for bacterial spore extreme UV-resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tadhg P. Begley</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Barends</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilme Schlichting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korbinian Heil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Conference on Biological Inorganic Chemistry (ICBIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMBG. FRA., Jul 2013, Grenoble, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204368v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel methyl transfer reactions: expanding the chemistry of radical SAM enzymes</w:t>
               </w:r>
@@ -5898,256 +5898,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a critical radical SAM enzyme involved in co-factor biosynthesis in Actinobacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Decamps</w:t>
+                <w:t xml:space="preserve">Insight into a new type of methyltransferase belonging to the radical AdoMet enzyme superfamily: the antibiotic resistance enzyme Cfr from [i]Staphylococcus aureus[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Vassiliadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. H. White</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sandström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. IUBMB Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Seville, Spain. 608 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189734v1</w:t>
+                <w:t xml:space="preserve">hal-01189736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into a new type of methyltransferase belonging to the radical AdoMet enzyme superfamily: the antibiotic resistance enzyme Cfr from [i]Staphylococcus aureus[/i]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Vassiliadis</w:t>
+                <w:t xml:space="preserve">Investigation of a critical radical SAM enzyme involved in co-factor biosynthesis in Actinobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Guerineau</w:t>
+                <w:t xml:space="preserve">R. H. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. IUBMB Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Seville, Spain. 608 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189736v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6217,51 +6217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th FEBS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Tours, France. 2023</w:t>
@@ -6505,51 +6505,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D4C8DA3"/>
+    <w:nsid w:val="A15E83E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6736,51 +6736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alhosna-benjdia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3544-2541" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191495v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mauger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Seif-Eddine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grimaldi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhosna Benjdia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Martino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kellman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sandoval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mandel Clausen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cooper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.04015-24" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371487v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kubiak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Polsinelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Chavas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fyfe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-023-01493-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496232v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryel Soualmia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cherrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chauvir&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Tatham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c03747" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2023.102725" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarii Sabat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Brewee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200627" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808863v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Bernardo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fradale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04355-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808812v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.678068" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817729v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp F Popp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Friebel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000516750" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c01370" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Popp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Strahl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Mascher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00151" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332307v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Balty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.015371" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c02206" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868868v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009416" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;rie Parent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhosna A. Benjdia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b08402" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530836v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12702" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627786v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2017.00087" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ruffi&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.2714" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Decamps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.783464" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20150191" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341083v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rohac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Amara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.2490" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605179v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auberie Parent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Chartier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Leprince" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b06697" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc01317a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01216185v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gherasim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carmona" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9377" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204451v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ulmer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morssing Vilen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Babu Namburi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beneteau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.573303" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631377v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Heil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Winkler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilme Schlichting" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC05158K" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renae S. Nelson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengjie Lin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Telser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi3016247" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. M. Barends" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. M. Carell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks603" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003430v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malleron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Narvor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.03.033" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W09S1N7F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651842v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2012.10.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8516GLQX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004114v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Pierre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine C. Sandstrom" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEMBIO.1091" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004118v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Philmus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. White" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadhg P. T. P. Begley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja307762b" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004563v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. E. C. Martens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey I. J. I. Gordon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.228841" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960689v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Subramanian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Johnson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07613.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663877v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert van Loo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Jonas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C. Babtie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0903951107" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960686v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja901571p" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960684v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M710074200" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja067175e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8TXF962J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659709v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Deh&#242;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.076" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MCHGK39-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Rabot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M602504200" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536523v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruma Banerjee" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536522v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204366v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barends" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204368v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Decamps" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Philmus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadhg P. Begley" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189735v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189734v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. White" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189736v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vassiliadis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandstr&#246;m" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerineau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168057v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bourdin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204367v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alhosna-benjdia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3544-2541" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191495v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mauger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Seif-Eddine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grimaldi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhosna Benjdia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Martino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kellman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sandoval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mandel Clausen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cooper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.04015-24" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496232v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryel Soualmia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cherrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chauvir&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Tatham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c03747" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kubiak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Polsinelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Chavas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fyfe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-023-01493-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2023.102725" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808863v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Bernardo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fradale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04355-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620811v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarii Sabat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Brewee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200627" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp F Popp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Friebel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000516750" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.678068" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c01370" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Popp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Strahl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Mascher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00151" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332307v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Balty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.015371" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c02206" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868868v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009416" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;rie Parent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhosna A. Benjdia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b08402" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628401v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Decamps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ruffi&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.783464" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12702" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627786v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2017.00087" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.2714" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960692v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc01317a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532684v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20150191" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341083v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rohac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Amara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.2490" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605179v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auberie Parent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Chartier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Leprince" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b06697" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01216185v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gherasim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carmona" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9377" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631377v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Heil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Winkler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilme Schlichting" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC05158K" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ulmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morssing Vilen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Babu Namburi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beneteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.573303" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renae S. Nelson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengjie Lin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Telser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi3016247" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. M. Barends" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. M. Carell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks603" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003430v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malleron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Narvor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.03.033" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W09S1N7F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004114v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Pierre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine C. Sandstrom" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEMBIO.1091" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651842v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2012.10.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8516GLQX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004118v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Philmus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. White" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadhg P. T. P. Begley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja307762b" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004563v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. E. C. Martens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey I. J. I. Gordon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.228841" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663877v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert van Loo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Jonas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C. Babtie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0903951107" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960689v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Subramanian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Johnson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07613.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960686v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja901571p" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960684v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M710074200" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja067175e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8TXF962J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659709v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Deh&#242;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.076" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MCHGK39-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Rabot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M602504200" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536523v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruma Banerjee" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536522v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204368v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Decamps" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Philmus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadhg P. Begley" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204366v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barends" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189735v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189736v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vassiliadis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandstr&#246;m" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerineau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189734v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. White" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168057v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bourdin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204367v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>