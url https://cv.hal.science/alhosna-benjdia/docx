--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -459,295 +459,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical S -Adenosyl- l -Methionine Enzyme PylB: A C-Centered Radical to Convert l -Lysine into (3 R )-3-Methyl- d -Ornithine</w:t>
+                <w:t xml:space="preserve">Structural and mechanistic basis for RiPP epimerization by a radical SAM enzyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feryel Soualmia</w:t>
+                <w:t xml:space="preserve">Xavier Kubiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Cherrier</w:t>
+                <w:t xml:space="preserve">Ivan Polsinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Chauviré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Mauger</w:t>
+                <w:t xml:space="preserve">Leonard Chavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Tatham</w:t>
+                <w:t xml:space="preserve">Cameron Fyfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 146 (10), pp.6493-6505. </w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c03747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41589-023-01493-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496232v1</w:t>
+                <w:t xml:space="preserve">hal-04371487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanistic basis for RiPP epimerization by a radical SAM enzyme</w:t>
+                <w:t xml:space="preserve">Radical S -Adenosyl- l -Methionine Enzyme PylB: A C-Centered Radical to Convert l -Lysine into (3 R )-3-Methyl- d -Ornithine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Kubiak</w:t>
+                <w:t xml:space="preserve">Feryel Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Polsinelli</w:t>
+                <w:t xml:space="preserve">Mickael Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonard Chavas</w:t>
+                <w:t xml:space="preserve">Timothée Chauviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Fyfe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Guillot</w:t>
+                <w:t xml:space="preserve">Philip Tatham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (10), pp.6493-6505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41589-023-01493-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c03747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371487v1</w:t>
+                <w:t xml:space="preserve">hal-04496232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B12-dependent radical SAM enzymes: Ever expanding structural and mechanistic diversity</w:t>
               </w:r>
@@ -818,295 +818,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic snapshots of a B12-dependent radical SAM methyltransferase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cameron Fyfe</w:t>
+                <w:t xml:space="preserve">Exploring the biosynthetic capacity of TsrM, a B12‐dependent Radical SAM Enzyme Catalyzing Non‐radical Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feryel Soualmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelia Bernardo-García</w:t>
+                <w:t xml:space="preserve">Nazarii Sabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Fradale</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Guillot</w:t>
+                <w:t xml:space="preserve">Clémence Brewee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kubiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 602 (7896), pp.336-342. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (31), pp.e202200627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-04355-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202200627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808863v1</w:t>
+                <w:t xml:space="preserve">hal-03620811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the biosynthetic capacity of TsrM, a B12‐dependent Radical SAM Enzyme Catalyzing Non‐radical Reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feryel Soualmia</w:t>
+                <w:t xml:space="preserve">Crystallographic snapshots of a B12-dependent radical SAM methyltransferase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Fyfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelia Bernardo-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fradale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Kubiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (31), pp.e202200627. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 602 (7896), pp.336-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202200627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-04355-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620811v1</w:t>
+                <w:t xml:space="preserve">hal-03808863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Epipeptide Biosynthesis Locus epeXEPAB Is Widely Distributed in Firmicutes and Triggers Intrinsic Cell Envelope Stress</w:t>
               </w:r>
@@ -1311,291 +1311,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold-Catalyzed Spirocyclization Reactions of N-Propargyl Tryptamines and Tryptophans in Aqueous Media</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Epipeptide YydF Intrinsically Triggers the Cell Envelope Stress Response of Bacillus subtilis and Causes Severe Membrane Perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Retailleau</w:t>
+                <w:t xml:space="preserve">Philipp Popp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Strahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Mascher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c01370⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004181v1</w:t>
+                <w:t xml:space="preserve">hal-02933776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Epipeptide YydF Intrinsically Triggers the Cell Envelope Stress Response of Bacillus subtilis and Causes Severe Membrane Perturbations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philipp Popp</w:t>
+                <w:t xml:space="preserve">Gold-Catalyzed Spirocyclization Reactions of N-Propargyl Tryptamines and Tryptophans in Aqueous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazarii Sabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feryel Soualmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (11), pp.4344-4349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c01370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933776v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis of the sactipeptide Ruminococcin C by the human microbiome: Mechanistic insights into thioether bond formation by radical SAM enzymes</w:t>
               </w:r>
@@ -1607,64 +1607,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Balty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fradale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Brewee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1715,77 +1715,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold-Catalyzed Spirocyclization Reactions of N -Propargyl Tryptamines and Tryptophans in Aqueous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazarii Sabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feryel Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1875,64 +1875,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Balty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fradale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Brewee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2022,51 +2022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna A. Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kubiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Balty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2111,979 +2111,979 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the catalysis of a lysine-tryptophan bond in bacterial peptides by a SPASM domain radical S-adenosylmethionine (SAM) peptide cyclase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA repair by the radical SAM enzyme spore Photoproduct Lyase: from biochemistry to structural investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M117.783464⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (1), pp.67-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/php.12702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628401v1</w:t>
+                <w:t xml:space="preserve">hal-01530836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA repair by the radical SAM enzyme spore Photoproduct Lyase: from biochemistry to structural investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radical SAM enzymes in the biosynthesis of ribosomally synthesized and post-translationally modified peptides (RiPPs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhosna Benjdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Balty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/php.12702⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2017.00087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530836v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical SAM enzymes in the biosynthesis of ribosomally synthesized and post-translationally modified peptides (RiPPs)</w:t>
+                <w:t xml:space="preserve">Post-translational modification of ribosomally synthesized peptides by a radical SAM epimerase in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémence Balty</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ruffié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5, </w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (7), pp.698-707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2017.00087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NCHEM.2714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627786v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-translational modification of ribosomally synthesized peptides by a radical SAM epimerase in Bacillus subtilis</w:t>
+                <w:t xml:space="preserve">Insights into the catalysis of a lysine-tryptophan bond in bacterial peptides by a SPASM domain radical S-adenosylmethionine (SAM) peptide cyclase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure L. Decamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kubiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (7), pp.698-707. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 292 (26), pp.10835-10844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NCHEM.2714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M117.783464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960697v1</w:t>
+                <w:t xml:space="preserve">hal-02628401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioether bond formation by SPASM domain radical SAM enzymes: C α H-atom abstraction in subtilosin A biosynthesis</w:t>
+                <w:t xml:space="preserve">Sulfatases and radical SAM enzymes: emerging themes in glycosaminoglycan metabolism and the human microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cc01317a⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (1), pp.109-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BST20150191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960692v1</w:t>
+                <w:t xml:space="preserve">hal-01532684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfatases and radical SAM enzymes: emerging themes in glycosaminoglycan metabolism and the human microbiota</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon-sulfur bond-forming reaction catalysed by the radical SAM enzyme HydE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Rohac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ruffié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BST20150191⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (5), pp.491-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NCHEM.2490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532684v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-sulfur bond-forming reaction catalysed by the radical SAM enzyme HydE.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Amara</w:t>
+                <w:t xml:space="preserve">The B-12-Radical SAM enzyme PoyC catalyzes valine C-beta-Methylation during Polytheonamide Biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auberie Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ruffié</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NCHEM.2490⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (48), pp.15515-15518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b06697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341083v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The B-12-Radical SAM enzyme PoyC catalyzes valine C-beta-Methylation during Polytheonamide Biosynthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Auberie Parent</w:t>
+                <w:t xml:space="preserve">Thioether bond formation by SPASM domain radical SAM enzymes: C α H-atom abstraction in subtilosin A biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwladys Chartier</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Leprince</w:t>
+                <w:t xml:space="preserve">Hubert Vaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 138 (48), pp.15515-15518. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (37), pp.6249-6252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b06697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6cc01317a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605179v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The thiostrepton A tryptophan methyltransferase TsrM catalyses a cob(II)alamin-dependent methyl transfer reaction.</w:t>
               </w:r>
@@ -3595,540 +3595,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insights into recognition and repair of UV-DNA damage by Spore Photoproduct Lyase, a radical SAM enzyme</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chondroitin-4-O-sulfatase from Bacteroides thetaiotaomicron: exploration of the substrate specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas R. M. Barends</w:t>
+                <w:t xml:space="preserve">Annie Malleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhosna Benjdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas R. M. Carell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ilme Schlichting</w:t>
+                <w:t xml:space="preserve">Christine Le Narvor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40 (18), pp.9308-9318. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 353, pp.96 - 99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gks603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2012.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647062v1</w:t>
+                <w:t xml:space="preserve">hal-01003430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chondroitin-4-O-sulfatase from Bacteroides thetaiotaomicron: exploration of the substrate specificity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berteau</w:t>
+                <w:t xml:space="preserve">Structural insights into recognition and repair of UV-DNA damage by Spore Photoproduct Lyase, a radical SAM enzyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhosna A. Benjdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korbinian Heil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Le Narvor</w:t>
+                <w:t xml:space="preserve">Thomas R. M. Barends</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas R. M. Carell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilme Schlichting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2012.03.033⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (18), pp.9308-9318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01003430v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiostrepton tryptophan methyltransferase expands the chemistry of radical SAM enzymes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA photolyases and SP lyase: structure and mechanism of light-dependent and independent DNA lyases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna A. Benjdia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NCHEMBIO.1091⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (6), pp.711-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbi.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004114v1</w:t>
+                <w:t xml:space="preserve">hal-02651842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA photolyases and SP lyase: structure and mechanism of light-dependent and independent DNA lyases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thiostrepton tryptophan methyltransferase expands the chemistry of radical SAM enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna A. Benjdia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine C. Sandstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Structural Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sbi.2012.10.002⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (12), pp.957 - 959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NCHEMBIO.1091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02651842v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis of F-0, Precursor of the F-420 Cofactor, Requires a Unique Two Radical-SAM Domain Enzyme and Tyrosine as Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure L. Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin B. Philmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4329,377 +4329,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient, multiply promiscuous hydrolase in the alkaline phosphatase superfamily</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anaerobic sulfatase-maturating enzyme - A mechanistic link with glycyl radical-activating enzymes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhosna Benjdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bert van Loo</w:t>
+                <w:t xml:space="preserve">Sowmya Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Jonas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berteau</w:t>
+                <w:t xml:space="preserve">Michael Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0903951107⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 277 (8), pp.1906-1920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2010.07613.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663877v1</w:t>
+                <w:t xml:space="preserve">hal-01960689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic sulfatase-maturating enzyme - A mechanistic link with glycyl radical-activating enzymes?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alhosna Benjdia</w:t>
+                <w:t xml:space="preserve">An efficient, multiply promiscuous hydrolase in the alkaline phosphatase superfamily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert van Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sowmya Subramanian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hubert Vaudry</w:t>
+                <w:t xml:space="preserve">Stefanie Jonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Johnson</w:t>
+                <w:t xml:space="preserve">Ann C. Babtie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhosna A. Benjdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 277 (8), pp.1906-1920. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (7), pp.2740-2745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2010.07613.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0903951107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960689v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Investigations of Anaerobic Sulfatase-Maturating Enzyme: Direct C β H-Atom Abstraction Catalyzed by a Radical AdoMet Enzyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine C. Sandstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (24), pp.8348-8349. </w:t>
@@ -4750,90 +4750,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic Sulfatase-maturating Enzymes, First Dual Substrate Radical S -Adenosylmethionine Enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowmya Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 283 (26), pp.17815-17826. </w:t>
@@ -4884,77 +4884,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic Sulfatase-Maturating Enzymes: Radical SAM Enzymes Able To Catalyze in Vitro Sulfatase Post-translational Modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5531,623 +5531,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One enzyme for two radical reactions: Deciphering the mechanism of a novel radical SAM enzyme critical for F-420 cofactor biosynthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spore Photoproduct Lyase, a radically different DNA repair enzyme for bacterial spore extreme UV-resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhosna Benjdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Decamps</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Barends</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilme Schlichting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korbinian Heil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Conference on Biological Inorganic Chemistry (ICBIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMBG. FRA., Jul 2013, Grenoble, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204368v1</w:t>
+                <w:t xml:space="preserve">hal-01204366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spore Photoproduct Lyase, a radically different DNA repair enzyme for bacterial spore extreme UV-resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One enzyme for two radical reactions: Deciphering the mechanism of a novel radical SAM enzyme critical for F-420 cofactor biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Decamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Philmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Barends</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tadhg P. Begley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Conference on Biological Inorganic Chemistry (ICBIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMBG. FRA., Jul 2013, Grenoble, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204366v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel methyl transfer reactions: expanding the chemistry of radical SAM enzymes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Guillot</w:t>
+                <w:t xml:space="preserve">Investigation of a critical radical SAM enzyme involved in co-factor biosynthesis in Actinobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Langella</w:t>
+                <w:t xml:space="preserve">R. H. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. IUBMB Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Seville, Spain. 608 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189735v1</w:t>
+                <w:t xml:space="preserve">hal-01189734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into a new type of methyltransferase belonging to the radical AdoMet enzyme superfamily: the antibiotic resistance enzyme Cfr from [i]Staphylococcus aureus[/i]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel methyl transfer reactions: expanding the chemistry of radical SAM enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhosna Benjdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Vassiliadis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Guerineau</w:t>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. IUBMB Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Seville, Spain. 608 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189736v1</w:t>
+                <w:t xml:space="preserve">hal-01189735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a critical radical SAM enzyme involved in co-factor biosynthesis in Actinobacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Decamps</w:t>
+                <w:t xml:space="preserve">Insight into a new type of methyltransferase belonging to the radical AdoMet enzyme superfamily: the antibiotic resistance enzyme Cfr from [i]Staphylococcus aureus[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Vassiliadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sandström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. H. White</w:t>
+                <w:t xml:space="preserve">V. Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. IUBMB Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Seville, Spain. 608 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189734v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6217,51 +6217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th FEBS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Tours, France. 2023</w:t>
@@ -6342,51 +6342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Conference on Biological Inorganic Chemistry (ICBIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Grenoble, France. Springer, JBIC. Journal of Biological Inorganic Chemistry, 19, 1 p., 2014, XVIth International Conference on Biological Inorganic Chemistry</w:t>
@@ -6505,51 +6505,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A15E83E6"/>
+    <w:nsid w:val="2B256140"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6736,51 +6736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alhosna-benjdia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3544-2541" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191495v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mauger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Seif-Eddine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grimaldi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhosna Benjdia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Martino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kellman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sandoval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mandel Clausen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cooper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.04015-24" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496232v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryel Soualmia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cherrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chauvir&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Tatham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c03747" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kubiak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Polsinelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Chavas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fyfe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-023-01493-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2023.102725" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808863v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Bernardo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fradale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04355-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620811v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarii Sabat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Brewee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200627" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp F Popp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Friebel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000516750" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.678068" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c01370" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Popp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Strahl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Mascher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00151" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332307v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Balty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.015371" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c02206" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868868v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009416" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;rie Parent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhosna A. Benjdia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b08402" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628401v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Decamps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ruffi&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.783464" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12702" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627786v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2017.00087" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.2714" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960692v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc01317a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532684v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20150191" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341083v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rohac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Amara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.2490" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605179v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auberie Parent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Chartier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Leprince" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b06697" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01216185v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gherasim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carmona" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9377" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631377v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Heil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Winkler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilme Schlichting" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC05158K" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ulmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morssing Vilen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Babu Namburi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beneteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.573303" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renae S. Nelson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengjie Lin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Telser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi3016247" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. M. Barends" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. M. Carell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks603" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003430v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malleron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Narvor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.03.033" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W09S1N7F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004114v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Pierre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine C. Sandstrom" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEMBIO.1091" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651842v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2012.10.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8516GLQX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004118v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Philmus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. White" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadhg P. T. P. Begley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja307762b" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004563v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. E. C. Martens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey I. J. I. Gordon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.228841" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663877v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert van Loo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Jonas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C. Babtie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0903951107" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960689v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Subramanian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Johnson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07613.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960686v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja901571p" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960684v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M710074200" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja067175e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8TXF962J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659709v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Deh&#242;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.076" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MCHGK39-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Rabot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M602504200" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536523v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruma Banerjee" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536522v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204368v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Decamps" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Philmus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadhg P. Begley" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204366v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barends" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189735v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189736v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vassiliadis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandstr&#246;m" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerineau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189734v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. White" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168057v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bourdin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204367v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alhosna-benjdia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3544-2541" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191495v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mauger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Seif-Eddine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grimaldi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhosna Benjdia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Martino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kellman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sandoval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mandel Clausen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cooper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.04015-24" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371487v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kubiak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Polsinelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Chavas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fyfe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-023-01493-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496232v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryel Soualmia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cherrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chauvir&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Tatham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c03747" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2023.102725" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarii Sabat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Brewee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200627" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808863v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Bernardo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fradale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04355-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp F Popp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Friebel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000516750" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.678068" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933776v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Popp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Strahl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Mascher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00151" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004181v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c01370" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332307v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Balty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.015371" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c02206" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868868v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009416" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;rie Parent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhosna A. Benjdia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b08402" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530836v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12702" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627786v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2017.00087" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ruffi&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.2714" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Decamps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.783464" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20150191" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341083v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rohac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Amara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.2490" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605179v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auberie Parent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Chartier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Leprince" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b06697" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc01317a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01216185v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gherasim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carmona" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9377" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631377v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Heil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Winkler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilme Schlichting" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC05158K" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ulmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morssing Vilen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Babu Namburi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beneteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.573303" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renae S. Nelson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengjie Lin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Telser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi3016247" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malleron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Narvor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.03.033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W09S1N7F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647062v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. M. Barends" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. M. Carell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks603" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651842v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2012.10.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8516GLQX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004114v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Pierre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine C. Sandstrom" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEMBIO.1091" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004118v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Philmus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. White" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadhg P. T. P. Begley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja307762b" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004563v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. E. C. Martens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey I. J. I. Gordon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.228841" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960689v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Subramanian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Johnson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07613.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663877v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert van Loo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Jonas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C. Babtie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0903951107" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960686v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja901571p" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960684v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M710074200" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja067175e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8TXF962J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659709v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Deh&#242;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.076" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MCHGK39-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Rabot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M602504200" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536523v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruma Banerjee" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536522v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204366v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barends" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204368v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Decamps" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Philmus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadhg P. Begley" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189734v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. White" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189735v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189736v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vassiliadis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandstr&#246;m" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerineau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168057v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bourdin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204367v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>