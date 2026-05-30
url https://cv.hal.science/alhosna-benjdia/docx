--- v2 (2026-05-02)
+++ v3 (2026-05-30)
@@ -191,295 +191,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic and Biochemical Characterization of the Noncanonical Radical SAM Enzyme ArsL, Involved in Arsinothricin Biosynthesis</w:t>
+                <w:t xml:space="preserve">SARS-CoV-2 infectivity can be modulated through bacterial grooming of the glycocalyx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Mauger</w:t>
+                <w:t xml:space="preserve">Cameron Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guillot</w:t>
+                <w:t xml:space="preserve">Benjamin Kellman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Seif-Eddine</w:t>
+                <w:t xml:space="preserve">Daniel Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Grimaldi</w:t>
+                <w:t xml:space="preserve">Thomas Mandel Clausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alhosna Benjdia</w:t>
+                <w:t xml:space="preserve">Robert Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 147 (24), pp.20381-20393. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c01006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mbio.04015-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191495v1</w:t>
+                <w:t xml:space="preserve">hal-05269525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 infectivity can be modulated through bacterial grooming of the glycocalyx</w:t>
+                <w:t xml:space="preserve">Spectroscopic and Biochemical Characterization of the Noncanonical Radical SAM Enzyme ArsL, Involved in Arsinothricin Biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Martino</w:t>
+                <w:t xml:space="preserve">Mickaël Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Kellman</w:t>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sandoval</w:t>
+                <w:t xml:space="preserve">Maryam Seif-Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mandel Clausen</w:t>
+                <w:t xml:space="preserve">Stéphane Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Cooper</w:t>
+                <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (4), </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (24), pp.20381-20393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mbio.04015-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c01006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269525v1</w:t>
+                <w:t xml:space="preserve">hal-05191495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and mechanistic basis for RiPP epimerization by a radical SAM enzyme</w:t>
               </w:r>
@@ -517,51 +517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Chavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Chemical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -638,51 +638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Chauviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Tatham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -733,51 +733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B12-dependent radical SAM enzymes: Ever expanding structural and mechanistic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -837,51 +837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the biosynthetic capacity of TsrM, a B12‐dependent Radical SAM Enzyme Catalyzing Non‐radical Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feryel Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazarii Sabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -997,64 +997,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia Bernardo-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fradale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 602 (7896), pp.336-342. </w:t>
@@ -1086,650 +1086,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Epipeptide Biosynthesis Locus epeXEPAB Is Widely Distributed in Firmicutes and Triggers Intrinsic Cell Envelope Stress</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Radical SAM Enzymes and Ribosomally‐Synthesized and Post‐translationally Modified Peptides: A Growing Importance in the Microbiomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Microbial Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000516750⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2021.678068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817729v1</w:t>
+                <w:t xml:space="preserve">hal-03808812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical SAM Enzymes and Ribosomally‐Synthesized and Post‐translationally Modified Peptides: A Growing Importance in the Microbiomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Epipeptide Biosynthesis Locus epeXEPAB Is Widely Distributed in Firmicutes and Triggers Intrinsic Cell Envelope Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp F Popp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Friebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, </w:t>
+              <w:t xml:space="preserve">Advances in Microbial Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (3), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2021.678068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000516750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808812v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Epipeptide YydF Intrinsically Triggers the Cell Envelope Stress Response of Bacillus subtilis and Causes Severe Membrane Perturbations</w:t>
+                <w:t xml:space="preserve">Biosynthesis of the sactipeptide Ruminococcin C by the human microbiome: Mechanistic insights into thioether bond formation by radical SAM enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Popp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alhosna Benjdia</w:t>
+                <w:t xml:space="preserve">Clémence Balty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fradale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Brewee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrik Strahl</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00151⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 295 (49), pp.16665-16677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA120.015371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933776v1</w:t>
+                <w:t xml:space="preserve">hal-03332307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold-Catalyzed Spirocyclization Reactions of N-Propargyl Tryptamines and Tryptophans in Aqueous Media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Feryel Soualmia</w:t>
+                <w:t xml:space="preserve">The Epipeptide YydF Intrinsically Triggers the Cell Envelope Stress Response of Bacillus subtilis and Causes Severe Membrane Perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Popp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Retailleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alhosna Benjdia</w:t>
+                <w:t xml:space="preserve">Henrik Strahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Mascher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c01370⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004181v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of the sactipeptide Ruminococcin C by the human microbiome: Mechanistic insights into thioether bond formation by radical SAM enzymes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clémence Brewee</w:t>
+                <w:t xml:space="preserve">Gold-Catalyzed Spirocyclization Reactions of N-Propargyl Tryptamines and Tryptophans in Aqueous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazarii Sabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feryel Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhosna Benjdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 295 (49), pp.16665-16677. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (11), pp.4344-4349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA120.015371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c01370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332307v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold-Catalyzed Spirocyclization Reactions of N -Propargyl Tryptamines and Tryptophans in Aqueous Media</w:t>
               </w:r>
@@ -1741,64 +1741,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazarii Sabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feryel Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1849,64 +1849,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruminococcin C, an anti-clostridial sactipeptide produced by a prominent member of the human microbiota Ruminococcus gnavus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Balty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fradale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2035,51 +2035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kubiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Balty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 140 (7), pp.2469 - 2477. </w:t>
@@ -2111,265 +2111,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA repair by the radical SAM enzyme spore Photoproduct Lyase: from biochemistry to structural investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radical SAM enzymes in the biosynthesis of ribosomally synthesized and post-translationally modified peptides (RiPPs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhosna Benjdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Balty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 93 (1), pp.67-77. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/php.12702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2017.00087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530836v1</w:t>
+                <w:t xml:space="preserve">hal-02627786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical SAM enzymes in the biosynthesis of ribosomally synthesized and post-translationally modified peptides (RiPPs)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">DNA repair by the radical SAM enzyme spore Photoproduct Lyase: from biochemistry to structural investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5, </w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (1), pp.67-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2017.00087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/php.12702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627786v1</w:t>
+                <w:t xml:space="preserve">hal-01530836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-translational modification of ribosomally synthesized peptides by a radical SAM epimerase in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2442,77 +2442,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the catalysis of a lysine-tryptophan bond in bacterial peptides by a SPASM domain radical S-adenosylmethionine (SAM) peptide cyclase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure L. Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kubiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2576,51 +2576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfatases and radical SAM enzymes: emerging themes in glycosaminoglycan metabolism and the human microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2661,351 +2661,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-sulfur bond-forming reaction catalysed by the radical SAM enzyme HydE.</w:t>
+                <w:t xml:space="preserve">The B-12-Radical SAM enzyme PoyC catalyzes valine C-beta-Methylation during Polytheonamide Biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Rohac</w:t>
+                <w:t xml:space="preserve">Auberie Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Amara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alhosna Benjdia</w:t>
+                <w:t xml:space="preserve">Gwladys Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ruffié</w:t>
+                <w:t xml:space="preserve">Jerome Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (5), pp.491-500. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (48), pp.15515-15518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NCHEM.2490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b06697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341083v1</w:t>
+                <w:t xml:space="preserve">hal-01605179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The B-12-Radical SAM enzyme PoyC catalyzes valine C-beta-Methylation during Polytheonamide Biosynthesis</w:t>
+                <w:t xml:space="preserve">Carbon-sulfur bond-forming reaction catalysed by the radical SAM enzyme HydE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auberie Parent</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Roman Rohac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Leprince</w:t>
+                <w:t xml:space="preserve">Lydie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 138 (48), pp.15515-15518. </w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (5), pp.491-500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b06697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NCHEM.2490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605179v1</w:t>
+                <w:t xml:space="preserve">hal-01341083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thioether bond formation by SPASM domain radical SAM enzymes: C α H-atom abstraction in subtilosin A biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3069,90 +3069,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The thiostrepton A tryptophan methyltransferase TsrM catalyses a cob(II)alamin-dependent methyl transfer reaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Gherasim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3372,51 +3372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morssing Vilen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Babu Namburi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3614,51 +3614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chondroitin-4-O-sulfatase from Bacteroides thetaiotaomicron: exploration of the substrate specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Malleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4335,51 +4335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic sulfatase-maturating enzyme - A mechanistic link with glycyl radical-activating enzymes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowmya Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4603,51 +4603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Investigations of Anaerobic Sulfatase-Maturating Enzyme: Direct C β H-Atom Abstraction Catalyzed by a Radical AdoMet Enzyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine C. Sandstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4737,51 +4737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic Sulfatase-maturating Enzymes, First Dual Substrate Radical S -Adenosylmethionine Enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowmya Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4871,77 +4871,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic Sulfatase-Maturating Enzymes: Radical SAM Enzymes Able To Catalyze in Vitro Sulfatase Post-translational Modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5017,51 +5017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidences for a third sulfatase maturation system in prokaryotes from E. coli aslB and ydeM deletion mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Dehò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5172,51 +5172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Rabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5321,51 +5321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Gherasim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5416,51 +5416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural perspectives on the mechanism of the radical SAM enzyme, spore photoproduct lyase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korbinian Heil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5537,51 +5537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spore Photoproduct Lyase, a radically different DNA repair enzyme for bacterial spore extreme UV-resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barends</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5671,51 +5671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One enzyme for two radical reactions: Deciphering the mechanism of a novel radical SAM enzyme critical for F-420 cofactor biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5777,377 +5777,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a critical radical SAM enzyme involved in co-factor biosynthesis in Actinobacteria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Insight into a new type of methyltransferase belonging to the radical AdoMet enzyme superfamily: the antibiotic resistance enzyme Cfr from [i]Staphylococcus aureus[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Vassiliadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. H. White</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sandström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. IUBMB Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Seville, Spain. 608 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189734v1</w:t>
+                <w:t xml:space="preserve">hal-01189736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel methyl transfer reactions: expanding the chemistry of radical SAM enzymes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Investigation of a critical radical SAM enzyme involved in co-factor biosynthesis in Actinobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Decamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Langella</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. H. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. IUBMB Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Seville, Spain. 608 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189735v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into a new type of methyltransferase belonging to the radical AdoMet enzyme superfamily: the antibiotic resistance enzyme Cfr from [i]Staphylococcus aureus[/i]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Novel methyl transfer reactions: expanding the chemistry of radical SAM enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Guerineau</w:t>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. IUBMB Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Seville, Spain. 608 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189736v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6178,77 +6178,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B12-Dependant Radical SAM Enzymes: An Emerging Family of Biocatalysts Catalyzing Peptide and Protein Post-Anslational Modifiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Fyfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6316,77 +6316,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Conference on Biological Inorganic Chemistry (ICBIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Grenoble, France. Springer, JBIC. Journal of Biological Inorganic Chemistry, 19, 1 p., 2014, XVIth International Conference on Biological Inorganic Chemistry</w:t>
@@ -6505,51 +6505,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B256140"/>
+    <w:nsid w:val="249EFFE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6736,51 +6736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alhosna-benjdia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3544-2541" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191495v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mauger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Seif-Eddine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grimaldi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhosna Benjdia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Martino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kellman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sandoval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mandel Clausen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cooper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.04015-24" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371487v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kubiak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Polsinelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Chavas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fyfe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-023-01493-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496232v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryel Soualmia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cherrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chauvir&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Tatham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c03747" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2023.102725" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarii Sabat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Brewee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200627" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808863v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Bernardo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fradale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04355-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp F Popp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Friebel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000516750" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.678068" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933776v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Popp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Strahl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Mascher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00151" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004181v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c01370" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332307v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Balty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.015371" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c02206" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868868v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009416" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;rie Parent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhosna A. Benjdia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b08402" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530836v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12702" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627786v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2017.00087" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ruffi&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.2714" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Decamps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.783464" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20150191" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341083v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rohac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Amara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.2490" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605179v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auberie Parent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Chartier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Leprince" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b06697" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc01317a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01216185v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gherasim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carmona" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9377" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631377v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Heil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Winkler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilme Schlichting" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC05158K" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ulmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morssing Vilen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Babu Namburi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beneteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.573303" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renae S. Nelson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengjie Lin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Telser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi3016247" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malleron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Narvor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.03.033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W09S1N7F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647062v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. M. Barends" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. M. Carell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks603" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651842v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2012.10.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8516GLQX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004114v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Pierre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine C. Sandstrom" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEMBIO.1091" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004118v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Philmus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. White" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadhg P. T. P. Begley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja307762b" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004563v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. E. C. Martens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey I. J. I. Gordon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.228841" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960689v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Subramanian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Johnson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07613.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663877v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert van Loo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Jonas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C. Babtie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0903951107" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960686v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja901571p" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960684v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M710074200" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja067175e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8TXF962J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659709v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Deh&#242;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.076" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MCHGK39-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Rabot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M602504200" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536523v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruma Banerjee" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536522v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204366v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barends" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204368v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Decamps" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Philmus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadhg P. Begley" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189734v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. White" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189735v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189736v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vassiliadis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandstr&#246;m" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerineau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168057v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bourdin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204367v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alhosna-benjdia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3544-2541" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269525v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Martino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kellman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sandoval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mandel Clausen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cooper" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.04015-24" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mauger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Seif-Eddine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grimaldi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhosna Benjdia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371487v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kubiak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Polsinelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Chavas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fyfe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-023-01493-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496232v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryel Soualmia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cherrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chauvir&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Tatham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c03747" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2023.102725" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarii Sabat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Brewee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200627" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808863v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Bernardo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fradale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04355-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808812v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.678068" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817729v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp F Popp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Friebel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000516750" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Balty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.015371" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Popp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Strahl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Mascher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00151" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004181v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c01370" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c02206" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868868v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009416" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;rie Parent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhosna A. Benjdia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Guillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b08402" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627786v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2017.00087" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530836v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12702" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ruffi&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.2714" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Decamps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.783464" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20150191" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605179v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auberie Parent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Chartier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Leprince" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b06697" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341083v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rohac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Amara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.2490" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc01317a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01216185v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gherasim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carmona" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9377" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631377v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Heil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Winkler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilme Schlichting" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC05158K" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ulmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morssing Vilen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Babu Namburi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beneteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.573303" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Yang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renae S. Nelson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengjie Lin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Telser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi3016247" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malleron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Narvor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.03.033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W09S1N7F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647062v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. M. Barends" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. M. Carell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks603" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651842v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2012.10.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8516GLQX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004114v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Pierre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine C. Sandstrom" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEMBIO.1091" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004118v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Philmus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. White" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadhg P. T. P. Begley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja307762b" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004563v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. E. C. Martens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey I. J. I. Gordon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.228841" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960689v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Subramanian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Johnson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07613.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663877v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert van Loo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Jonas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C. Babtie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0903951107" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960686v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja901571p" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960684v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M710074200" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja067175e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8TXF962J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659709v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Deh&#242;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.076" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MCHGK39-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Rabot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M602504200" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536523v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruma Banerjee" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536522v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204366v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barends" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204368v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Decamps" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Philmus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadhg P. Begley" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189736v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vassiliadis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandstr&#246;m" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerineau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189734v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. White" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168057v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bourdin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204367v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>