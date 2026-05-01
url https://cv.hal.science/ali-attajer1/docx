--- v1 (2026-03-27)
+++ v2 (2026-05-01)
@@ -1789,51 +1789,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F91E49AF"/>
+    <w:nsid w:val="AD59FCC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>