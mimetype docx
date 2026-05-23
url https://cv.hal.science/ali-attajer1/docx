--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -1,1734 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1682 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ALI ATTAJER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ali Attajer est professeur assistant à l'ESTP. Il est titulaire d'un doctorat en automatique productique et en génie industriel et logistique. Il est également titulaire d'un diplôme d'ingénieur en génie industriel. Ses recherches portent sur la résilience des systèmes de production intelligents.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ali-attajer1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1567-8653</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=2uzsFkAAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ali Attajer est professeur assistant à l'ESTP. Il est titulaire d'un doctorat en automatique productique et en génie industriel et logistique. Il est également titulaire d'un diplôme d'ingénieur en génie industriel. Ses recherches portent sur la résilience des systèmes de production intelligents.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective reinforcement learning-based framework for solving selective maintenance problems in reconfigurable cyber-physical manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra Achamrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Attajer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2240433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytic hierarchy process augmented with expert rules for product driven control in cyber-physical manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Attajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Darmoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondès Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.103742. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2022.103742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Operational Resilience in Cyber-Physical Production Systems: literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Attajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondès Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Darmoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (10), pp.2264-2269. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Maintenance: A Literature Analysis and Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Attajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Darmoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Bouras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (13), pp.619-624. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An immune guided design of a knowledge-based and distributed control architecture to achieve operational resilience in cyber-physical production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Attajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Darmoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondès Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de la journée doctorant du CEDoc Sciences et Techniques et Sciences Médicales Université Hassan 1er, Faculté des Sciences et Techniques de Settat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Settat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and development of a distributed and knowledge-based control architecture to achieve operational resilience in cyber-physical production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Attajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Darmoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondès Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 ème Journée Régionale des Doctorants en Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tutoriel FlexSim pour évaluer un pilotage distribué sur les produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Attajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Darmoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale en Management Opérationnel et de la Chaîne Logistique - CIMOCL’2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Settat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Simulation Software Capabilities Against Distributed Control Requirements: FlexSim Vs AnyLogic software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Attajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Darmoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondès Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2020 : Service Oriented, Holonic and Multi-agent Manufacturing Systems for Industry of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.28071.68004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du coût du remplacement sélectif dans le cadre d'un système multi-composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine El Fannani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mehdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Attajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence internationale - CIGIQUALITA2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and development of a distributed and knowledge-based control architecture to achieve operational resilience in cyber-physical production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Attajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Darmoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondès Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée Régionale des Doctorants en Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Simulation Software Capabilities Against Distributed Control Requirements: FlexSim Vs AnyLogic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Attajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Darmoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondès Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Riane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Sallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, Proceedings of SOHOMA 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2021, 9783030693732. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et développement d'une architecture de pilotage distribué pour améliorer la résilience opérationnelle dans les systèmes cyber-physiques de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Attajer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique. Université Polytechnique Hauts-de-France; Université Hassan Ier (Settat, Maroc), 2023. Français. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023UPHF0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04212656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId39"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1789,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD59FCC8"/>
+    <w:nsid w:val="2FBB4738"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2020,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ali-attajer1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1567-8653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171570v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Achamrah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Attajer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2240433" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Darmoul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#232;s Chaabane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103742" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837984v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.045" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490035v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bouras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845256v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845262v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28071.68004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442125v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468037v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine El Fannani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mehdaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845298v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_38" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04212656v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPHF0010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ali-attajer1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1567-8653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=2uzsFkAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171570v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Achamrah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Attajer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2240433" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747803v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Darmoul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sond&#232;s Chaabane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Riane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103742" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837984v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.045" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bouras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.089" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845256v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845262v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442125v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468033v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28071.68004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine El Fannani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mehdaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845298v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_38" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04212656v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPHF0010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>