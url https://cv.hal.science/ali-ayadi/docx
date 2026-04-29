--- v0 (2026-03-28)
+++ v1 (2026-04-29)
@@ -2216,230 +2216,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-Guided Prompting for Reasoning in Multimodal Vision-Language Models</w:t>
+                <w:t xml:space="preserve">Towards a neurosymbolic approach based on Anticipatory Learning Classifier Systems and Ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kareem Elgohary</w:t>
+                <w:t xml:space="preserve">Romain Orhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ayadi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multimodal Knowledge and Language Modeling at IJCAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">29th International Conference on Knowledge-Based and Intelligent Information and Engineering Systems (KES 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117925v1</w:t>
+                <w:t xml:space="preserve">hal-05322913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a neurosymbolic approach based on Anticipatory Learning Classifier Systems and Ontologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontology-Guided Prompting for Reasoning in Multimodal Vision-Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kareem Elgohary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Kawczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Orhand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Ayadi</w:t>
+                <w:t xml:space="preserve">Agnès Bloch-Zupan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Knowledge-Based and Intelligent Information and Engineering Systems (KES 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Workshop on Multimodal Knowledge and Language Modeling at IJCAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322913v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining LSTM neural networks: A DEVS-based approach</w:t>
               </w:r>
@@ -4072,177 +4072,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative Reasoning for Understanding the Behaviour of Complex Biomolecular Networks</w:t>
+                <w:t xml:space="preserve">Logical and Semantic Modeling of Complex Biomolecular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Zanni-Merk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Bertrand de Beuvron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussen Krichen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Joint Conference on Knowledge Discovery Knowledge Engineering and Knowledge Management (IC3K 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0006065901440149⟩</w:t>
+              <w:t xml:space="preserve">20th International Conference on Knowledge-Based and Intelligent Information and Engineering Systems - KES 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, York, United Kingdom. pp.475-484, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2016.08.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375271v1</w:t>
+                <w:t xml:space="preserve">hal-02383702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation des réseaux biomoléculaires complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4284,174 +4267,191 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logical and Semantic Modeling of Complex Biomolecular Networks</w:t>
+                <w:t xml:space="preserve">Qualitative Reasoning for Understanding the Behaviour of Complex Biomolecular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Zanni-Merk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Bertrand de Beuvron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Fred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Dietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Knowledge-Based and Intelligent Information and Engineering Systems - KES 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, York, United Kingdom. pp.475-484, </w:t>
+              <w:t xml:space="preserve">8th International Joint Conference on Knowledge Discovery Knowledge Engineering and Knowledge Management (IC3K 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.144-149, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2016.08.108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0006065901440149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383702v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Behaviour of Complex Biomolecular Networks by Combining Logical and Semantic Modeling</w:t>
               </w:r>
@@ -4954,51 +4954,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="129C7B1B"/>
+    <w:nsid w:val="D08E98FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5185,51 +5185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ali-ayadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1660-4100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236682865" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05482483v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Soufi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ayadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjani Mesbahi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lallement" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2026.100877" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Arbaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bon&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.array.2024.100367" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673182v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100413" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Frydman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissame Laddada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Imbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497231176085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Auffan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Amzil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rose" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7255813" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03615548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Soualmia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.08.050" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hendren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Wiesner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100288" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03043080v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.08.037" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Krichen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3320403" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thompson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2019.01.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.212" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729354v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pavlovic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sorg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Birling" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goncalves" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Coulon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Habassi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chazallon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799463v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhayra Ayadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05388298v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahmed" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Elgohary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Kawczynski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bloch-Zupan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05322913v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Orhand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704503v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-My-Duyen Truong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234070v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Le Quy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3643142.3643241" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673188v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hidouri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63783-4_14" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397942v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Hoffmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Charbonnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60643/urai.v2024p69" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875712v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Christoffel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Deruyver" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeannin-Girardon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.268" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236470v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Hamouni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Giustozzi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.10.216" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765572v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094296v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Joel Azemena" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.09.333" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03614037v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047106v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.284" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047108v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.285" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05493374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.182" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047115v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.157" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047116v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.159" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375271v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fred" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dietz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006065901440149" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832792v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383702v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.108" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404268v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sassi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Tissaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098696v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aprahamian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Graebling" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352256" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02168224v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018STRAD035" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ali-ayadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1660-4100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236682865" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05482483v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Soufi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ayadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjani Mesbahi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lallement" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2026.100877" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Arbaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bon&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.array.2024.100367" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673182v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100413" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Frydman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissame Laddada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Imbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497231176085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Auffan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Amzil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rose" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7255813" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03615548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Soualmia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.08.050" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hendren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Wiesner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100288" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03043080v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.08.037" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Krichen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3320403" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thompson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2019.01.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.212" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729354v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pavlovic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Sorg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Birling" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goncalves" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Coulon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Habassi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chazallon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799463v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhayra Ayadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05388298v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahmed" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05322913v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Orhand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Elgohary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Kawczynski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bloch-Zupan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704503v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-My-Duyen Truong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234070v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Le Quy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3643142.3643241" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673188v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hidouri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63783-4_14" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397942v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Hoffmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Charbonnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60643/urai.v2024p69" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875712v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Christoffel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Deruyver" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeannin-Girardon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.268" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236470v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Hamouni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Giustozzi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.10.216" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765572v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094296v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Joel Azemena" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.09.333" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03614037v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047106v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.284" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047108v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.285" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05493374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.182" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047115v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.157" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047116v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.159" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383702v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.108" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832792v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375271v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fred" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dietz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006065901440149" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404268v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sassi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Tissaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098696v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aprahamian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Graebling" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352256" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02168224v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018STRAD035" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>