--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -323,51 +323,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02900467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -944,448 +944,366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01071384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion publique de l'eau potable, développement urbain durable et Majel-s (citernes d'eau pour l'eau de pluie) à Sfax en Tunisie</w:t>
+                <w:t xml:space="preserve">Les grandes surfaces à dominance alimentaire à Sfax.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bennasr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Verdeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2-3 (76-77), pp.38-50</w:t>
+              <w:t xml:space="preserve">Bouhouth Jamiya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3, pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00593319v1</w:t>
+                <w:t xml:space="preserve">halshs-00741561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grandes surfaces à dominance alimentaire à Sfax.</w:t>
+                <w:t xml:space="preserve">Les recompositions récentes de l'industrie sfaxienne (Tunisie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bennasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bouhouth Jamiya</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 3, pp.1-24</w:t>
+              <w:t xml:space="preserve">revue tunisienne des sciences sociales (RTSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 130, pp.79-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00741561v1</w:t>
+                <w:t xml:space="preserve">halshs-00588897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recompositions récentes de l'industrie sfaxienne (Tunisie)</w:t>
+                <w:t xml:space="preserve">Un nouveau centre pour Sfax : Sfax el jadida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bennasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">revue tunisienne des sciences sociales (RTSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 130, pp.79-122</w:t>
+              <w:t xml:space="preserve">Revue Tunisienne de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35, pp.37-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00588897v1</w:t>
+                <w:t xml:space="preserve">halshs-00588488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau centre pour Sfax : Sfax el jadida</w:t>
+                <w:t xml:space="preserve">Le PIF El-Ons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bennasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Tunisienne de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 35, pp.37-62</w:t>
+              <w:t xml:space="preserve">, 2003, 35, pp.9-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00588488v1</w:t>
+                <w:t xml:space="preserve">halshs-00587956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le PIF El-Ons</w:t>
+                <w:t xml:space="preserve">L'étalement urbain de Sfax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bennasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Tunisienne de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 35, pp.9-36</w:t>
+              <w:t xml:space="preserve">, 2003, 36, pp.49-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00588300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1395,51 +1313,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An 'Arab Spring' for Corporatization? Tunisia's National Electricity Company (STEG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bennasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1459,155 +1377,155 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David A. McDonald. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rethinking Corporatization: Public Utilities in the Global South</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ZED Books, pp.88-106, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commerce moderne, commerce traditionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bennasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziliz Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le commerce dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.247-256, 2014, Espaces et territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01071387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un printemps arabe pour la corporatisation ? La Société tunisienne de l'électricité et du gaz (STEG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bennasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1627,429 +1545,429 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David McDonald. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rethinking Corporatization and Public Services in the Global South</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zed Books, pp.88-106, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01075947v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le schéma d'aménagement du territoire national tunisien ou comment concilier compétitivité, efficacité et durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bennasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUP, PUAM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aménagement durable des territoires méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUP, PUAM, pp.49-57, 2012, Espace et développement durable</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00741164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commerce dans les politiques d'aménagement et de développement : le cas tunisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bennasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thamer Azouazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commerce et ville ou commerce sans la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.259-270, 2010, Espaces et Territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00588489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sfax : de la ville régionale au projet de métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bennasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de publication universitaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondialisation et changement urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de publication universitaire, pp.79-95, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00589197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension patrimoniale dans les grands projets urbains en Tunisie : portées et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bennasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUPS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces urbains à l'aube du XXIème siècle Patrimoines et héritages culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Paris-Sorbonne, pp.23-32, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00588899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'industrie endogène à Sfax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bennasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CVRH. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des curés aux entrepreneurs La vendée au XXème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Vendéen de recherches historiques, pp.583-598, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00589762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2059,105 +1977,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sfax : de la ville régionale au projet métropolitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bennasr Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. faculté des sciences humaines et sociales, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00593325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2304,51 +2222,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821659v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennasr Ali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Monaem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Yengui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900467v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Djellouli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chevalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055404v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bennasr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Benfguira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Fguira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592840v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Ruffray Sophie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Megdiche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741561v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588897v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588488v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587956v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588300v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976779v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Pierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075947v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741164v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588489v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Azouazi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589197v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589762v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00593325v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821659v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennasr Ali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Monaem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Yengui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900467v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Djellouli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chevalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055404v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bennasr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Benfguira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Fguira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592840v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Ruffray Sophie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Megdiche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741561v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588897v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587956v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588300v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976779v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Pierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075947v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741164v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588489v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Azouazi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00593325v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>