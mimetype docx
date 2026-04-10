--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -118,1845 +118,1845 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the extension of the grain loop concept from 2D to 3D granular assemblies</w:t>
+                <w:t xml:space="preserve">Influence of Grain‐Scale Properties on Localization Patterns and Slip Weakening Within Dense Granular Fault Gouges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Chueire</w:t>
+                <w:t xml:space="preserve">N. Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Mollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Wautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-023-01353-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JB025666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160673v1</w:t>
+                <w:t xml:space="preserve">hal-04249914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the behaviour of pile foundations of a high-rise building</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the extension of the grain loop concept from 2D to 3D granular assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Chueire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Daouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosy Milane</w:t>
+                <w:t xml:space="preserve">Francois Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Briancon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ali Daouadji</w:t>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2023.2255246⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (3), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-023-01353-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249924v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Grain‐Scale Properties on Localization Patterns and Slip Weakening Within Dense Granular Fault Gouges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of the behaviour of pile foundations of a high-rise building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Milane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Briancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Casas</w:t>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mollon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pierre Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128 (3), </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022JB025666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2023.2255246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249914v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM Analyses of Cemented Granular Fault Gouges at the Onset of Seismic Sliding: Peak Strength, Development of Shear Zones and Kinematics</w:t>
+                <w:t xml:space="preserve">Influence of elastic anisotropy on the mechanical behavior of soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Casas</w:t>
+                <w:t xml:space="preserve">Lian Xin Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Mollon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Florent Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 179 (2), pp.679-707. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (9), pp.4181-4199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00024-021-02934-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2020.1841035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659790v1</w:t>
+                <w:t xml:space="preserve">hal-04083750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of elastic anisotropy on the mechanical behavior of soils</w:t>
+                <w:t xml:space="preserve">DEM Analyses of Cemented Granular Fault Gouges at the Onset of Seismic Sliding: Peak Strength, Development of Shear Zones and Kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lian Xin Hu</w:t>
+                <w:t xml:space="preserve">Nathalie Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Prunier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Guilhem Mollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (9), pp.4181-4199. </w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179 (2), pp.679-707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2020.1841035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00024-021-02934-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083750v1</w:t>
+                <w:t xml:space="preserve">hal-03659790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model reduction for the forming process of fibrous composites structures via second gradient enriched continuum models</w:t>
+                <w:t xml:space="preserve">Effect of mechanical and geometrical properties on dynamic behavior of asymmetrical composite sandwich beam with viscoelastic core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Barbagallo</w:t>
+                <w:t xml:space="preserve">Y. Karmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Valerio D’agostino</w:t>
+                <w:t xml:space="preserve">Y. Khadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexios Aivaliotis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">S. Tekili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Makradi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E.M. Daya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UPB Scientific Bulletin, Series D: Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (1), pp.15-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711456v1</w:t>
+                <w:t xml:space="preserve">hal-03250785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model reduction for the forming process of fibrous composites structures via second gradient enriched continuum models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Barbagallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Valerio D’agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexios Aivaliotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Makradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (10), pp.1061-1072. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2019.1629050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15376494.2019.1629050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03350340v1</w:t>
+                <w:t xml:space="preserve">hal-04711456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear bands in dense fault gouge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Model reduction for the forming process of fibrous composites structures via second gradient enriched continuum models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Barbagallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Valerio D’agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexios Aivaliotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Makradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202124911006⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (10), pp.1061-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2019.1629050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350342v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Analysis of Composite Sandwich Beams with a Frequency-Dependent Viscoelastic Core under the Action of a Moving Load</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Daya</w:t>
+                <w:t xml:space="preserve">Shear bands in dense fault gouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Mollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11029-021-09921-w⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 249, pp.11006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124911006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250786v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-scale laboratory tests of geosynthetic reinforced unpaved roads on a soft subgrade</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ali Daouadji</w:t>
+                <w:t xml:space="preserve">Dynamic Analysis of Composite Sandwich Beams with a Frequency-Dependent Viscoelastic Core under the Action of a Moving Load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Khadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tekili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosynthetics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgein.21.00001⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (6), pp.755-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11029-021-09921-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350331v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mechanical and geometrical properties on dynamic behavior of asymmetrical composite sandwich beam with viscoelastic core</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Full-scale laboratory tests of geosynthetic reinforced unpaved roads on a soft subgrade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khoueiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Riot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E.M. Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UPB Scientific Bulletin, Series D: Mechanical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (4), pp.435-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgein.21.00001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250785v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain crushing in geoscience materials–Key issues on crushing response, measurement and modeling: Review and preface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of elastic anisotropy on the mechanical behavior of soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lian Xin Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Xiao</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Prunier Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gsf.2019.11.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2020.1841035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350353v1</w:t>
+                <w:t xml:space="preserve">hal-03609187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency- and angle-dependent scattering of a finite-sized meta-structure via the relaxed micromorphic model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Grain crushing in geoscience materials–Key issues on crushing response, measurement and modeling: Review and preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandrakant Desai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrizio Neff</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Stuedlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00419-019-01651-9⟩</w:t>
+              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.363-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gsf.2019.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350351v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of undrained quasi-saturated soil with pore pressure measurements using a discrete element (DEM) algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Frequency- and angle-dependent scattering of a finite-sized meta-structure via the relaxed micromorphic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexios Aivaliotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Tallarico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco-Valerio D’agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils and Foundations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sandf.2020.05.013⟩</w:t>
+              <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 90 (5), pp.1073-1096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00419-019-01651-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249937v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of elastic anisotropy on the mechanical behavior of soils</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Simulation of undrained quasi-saturated soil with pore pressure measurements using a discrete element (DEM) algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2020.1841035⟩</w:t>
+              <w:t xml:space="preserve">Soils and Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (5), pp.1097-1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sandf.2020.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609187v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness pathologies in discrete granular systems: Bifurcation, neutral equilibrium, and instability in the presence of kinematic constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43 (5), pp.888-918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1990,64 +1990,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress fluctuations during monotonic loading of dense three-dimensional granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2075,901 +2075,901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-directional behavior of granular materials and its relation to incremental elasto-plasticity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of pile penetration in silica sands considering the effect of grain breakage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin-Fu Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen-Yu Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ze-Xiang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.07.005⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144, pp.15-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2018.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864660v1</w:t>
+                <w:t xml:space="preserve">hal-01727495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of material and process modelling in a business decision support system: Case of COMPOSELECTOR H2020 project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quasi-static Incremental Behavior of Granular Materials: Elastic–Plastic Coupling and Micro-scale Dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Daouadji</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.06.121⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114, pp.219-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980864v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-static Incremental Behavior of Granular Materials: Elastic–Plastic Coupling and Micro-scale Dissipation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integration of material and process modelling in a business decision support system: Case of COMPOSELECTOR H2020 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Belouettar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Kavka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borek Patzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hein Koelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gast. Rauchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.02.019⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 204, pp.778-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.06.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727481v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of particle size on crushing and deformation behaviors of rockfill materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multi-directional behavior of granular materials and its relation to incremental elasto-plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152-153, pp.305-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gsf.2018.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980856v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damped dynamic response of strengthened beams by composite coats under moving force by FEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of particle size on crushing and deformation behaviors of rockfill materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdennacer Chemami</w:t>
+                <w:t xml:space="preserve">Minqiang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Khadri</w:t>
+                <w:t xml:space="preserve">Qingsheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabiha Tekili</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ali Daouadji</w:t>
+                <w:t xml:space="preserve">Zhijun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2018025⟩</w:t>
+              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gsf.2018.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915626v1</w:t>
+                <w:t xml:space="preserve">hal-01980856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of pile penetration in silica sands considering the effect of grain breakage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damped dynamic response of strengthened beams by composite coats under moving force by FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennacer Chemami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yin-Fu Jin</w:t>
+                <w:t xml:space="preserve">Youcef Khadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhen-Yu Yin</w:t>
+                <w:t xml:space="preserve">Sabiha Tekili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ze-Xiang Wu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">El Mostafa Daya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 144, pp.15-29. </w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (2), pp.206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2018.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2018025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727495v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic properties of dense sand-rubber mixtures with small particles size ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase Transformation States of Loose and Dense Granular Materials under Proportional Strain Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Daouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohamad Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ali Brara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (9), pp.1065-1079. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1139509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813411v1</w:t>
+                <w:t xml:space="preserve">hal-01813415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on Horizons in Granular Mechanics: The Legacy of Dr. Masao Satake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Matsushima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3023,239 +3023,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Transformation States of Loose and Dense Granular Materials under Proportional Strain Loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dynamic properties of dense sand-rubber mixtures with small particles size ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Brara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Brara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Robin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Abderahim Bali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 143 (1), </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (9), pp.1065-1079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1139509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813415v1</w:t>
+                <w:t xml:space="preserve">hal-01813411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free and Forced Vibration of Beams Strengthened by Composite Coats Subjected to Moving Loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tekili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Khadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Merzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Daya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 52 (6), pp.789-798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3315,51 +3315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 143 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3387,1196 +3387,1196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration analysis of corrugated beams: The effects of temperature and corrugation shape</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An intuitive computational multi-scale methodology and tool for the dynamic modelling of viscoelastic composites and structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norman Mathieu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. El Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Koutsawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Daouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2015.11.002⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144, pp.131-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514953v1</w:t>
+                <w:t xml:space="preserve">hal-01813623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intuitive computational multi-scale methodology and tool for the dynamic modelling of viscoelastic composites and structures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physico-Mechanical Study of an Ordinary Concrete Based On Wood Chips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Giunta</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">W Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Belouettar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S I Zeghina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Chenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (12), pp.4489-4501</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01813623v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-Mechanical Study of an Ordinary Concrete Based On Wood Chips</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W Khelifi</w:t>
+                <w:t xml:space="preserve">Vibration analysis of corrugated beams: The effects of temperature and corrugation shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Belouettar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Norman Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Daya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2015.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813638v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic analysis of train-bridge system and riding comfort of trains with rail irregularities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical investigation of diffuse instability in granular materials using a microstructural model under various loading paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Daouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadri Youcef</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tekili Sabiha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Merzoug Bachir</w:t>
+                <w:t xml:space="preserve">Beena Sukumaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Belouettar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12206-013-0206-8⟩</w:t>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (5), pp.368-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/geot.10.P.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500806v1</w:t>
+                <w:t xml:space="preserve">hal-01501440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granular media failure along triaxial proportional strain paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Hadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 (9), pp.777-790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19648189.2013.819301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of rail joints and train's critical speed on the dynamic behavior of bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Khadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tekili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Merzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, pp.46-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5755/j01.mech.19.1.3615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse instabilities with transition to localization in loose granular materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic analysis of train-bridge system and riding comfort of trains with rail irregularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadri Youcef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tekili Sabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daya El Mostafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouadji Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Wan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Félix Darve</w:t>
+                <w:t xml:space="preserve">Merzoug Bachir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (4), pp.951-962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12206-013-0206-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.2085⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500819v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of diffuse instability in granular materials using a microstructural model under various loading paths</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Diffuse instabilities with transition to localization in loose granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salim Belouettar</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (10), pp.1292-1311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/geot.10.P.121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01501440v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability in geomechanics, experimental and numerical analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Laouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Al Gali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (2), pp.112-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4622,90 +4622,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse failure in geomaterials: Experiments, theory and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Al Gali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4768,90 +4768,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-order work, kinetic energy and diffuse failure in granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Laouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (1), pp.19-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4910,64 +4910,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating instability in granular materials by means of a microstructural model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ching S. Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13 (2), pp.167-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5027,64 +5027,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. R. Mecanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 335 (9-10), pp.496-515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5130,64 +5130,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An elastoplastic model for granular materials taking into account grain breakage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afif Rahma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5279,64 +5279,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Investigation of Particle Breakage in Granular Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Daya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jrad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5374,103 +5374,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modeling of instability in granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Mechanics Institute 2010 (EMI 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Los Angeles (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5508,64 +5508,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical modelling of diffuse mode of failure in very loose sands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Laouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Workshop on bifurcations and degradations in geomaterials "Applications to Soil-Machine Interaction and Petroleum Geomechanics" (IWBDG 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5590,77 +5590,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical modelling of diffuse mode of failure in very loose sands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Laouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on numerical models in geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5698,51 +5698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale du comportement pseudoelastique dans les argiles surconsolidées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdia Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEO-Beyrouth2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Beyrouth, Liban. pp.721-727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5825,77 +5825,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen-Yu Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Multi-Physics and Multi-Scale Couplings in Geo-Environmental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.95-132, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5929,103 +5929,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergence Instability and Diffuse Failure in Granular Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium on Linking Scales in Computations: From Microstructure to Macro-scale Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Elsevier, pp.115-140, 2012, </w:t>
@@ -6095,77 +6095,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEM analyses of cemented granular fault gouges at the onset of seismic sliding: peak strength, development of shear zones and kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Mollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6183,77 +6183,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohesion and Initial Porosity of Granular Fault Gouges control the Breakdown Energy and the Friction Law at the Onset of Sliding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Mollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6271,103 +6271,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxed micromorphic broadband scattering for finite-size meta-structures - a detailed development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexios Aivaliotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Tallarico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Valerio d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6389,103 +6389,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-and high-frequency Stoneley waves, reflection and transmission at a Cauchy/relaxed micromorphic interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexios Aivaliotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Barbagallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Tallarico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6676,51 +6676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160673v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Chueire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daouadji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nicot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-023-01353-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249924v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Milane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briancon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cazes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2255246" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249914v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mollon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025666" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Casas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mollon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-021-02934-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083750v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Xin Hu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Prunier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1841035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barbagallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valerio D&#8217;agostino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Aivaliotis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Makradi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2019.1629050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350342v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124911006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karmi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khadri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tekili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daouadji" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11029-021-09921-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350331v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khoueiry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brian&#231;on" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.21.00001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Daya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrakant Desai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Stuedlein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlong Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2019.11.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Tallarico" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco-Valerio D&#8217;agostino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Neff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-019-01651-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kuhn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2020.05.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609187v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunier Florent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2922" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-018-0861-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864660v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.07.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belouettar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Kavka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borek Patzak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Koelman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast. Rauchs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.06.121" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727481v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.02.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minqiang Meng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingsheng Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Wu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2018.10.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Chemami" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Khadri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Tekili" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727495v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin-Fu Jin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Yu Yin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Xiang Wu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2018.02.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813411v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Brara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Brara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahim Bali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1139509" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813609v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Matsushima" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Misra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001182" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813415v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001056" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813611v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merzoug" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11029-017-9630-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001196" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514953v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Mathieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2015.11.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL2D7JV6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813623v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hachemi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Koutsawa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giunta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.02.032" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRF9FB4V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813638v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Khelifi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belouettar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S I Zeghina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chenia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadri Youcef" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekili Sabiha" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya El Mostafa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouadji Ali" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzoug Bachir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-013-0206-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KN0X61P1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501441v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Hadda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.819301" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501435v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.19.1.3615" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500819v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pinheiro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2085" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMHXRGSV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501440v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beena Sukumaran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.10.P.121" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963271v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Laouafa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Gali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.996" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2ZM9B2Q4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802801v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Darve" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laouafa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.975" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z57JWLJL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963270v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0219-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XXVLDCNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006997v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching S. Chang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693098" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589962v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sibille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.08.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHWPL48K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007081v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Rahma" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)01130-X" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03252730v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jrad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sibille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970347v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970190v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Hattab" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014465v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ovalle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-278-6.50004-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007504v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.009" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350338v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350345v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140892v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valerio d'Agostino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901468v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mollon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daouadji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025666" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160673v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Chueire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nicot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-023-01353-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249924v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Milane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briancon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cazes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2255246" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083750v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Xin Hu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Prunier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1841035" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Casas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mollon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-021-02934-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khadri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tekili" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Daya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barbagallo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valerio D&#8217;agostino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Aivaliotis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Makradi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2019.1629050" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350340v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350342v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124911006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daouadji" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11029-021-09921-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350331v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khoueiry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brian&#231;on" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.21.00001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunier Florent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350353v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrakant Desai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Stuedlein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlong Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2019.11.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350351v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Tallarico" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco-Valerio D&#8217;agostino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Neff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-019-01651-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kuhn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2020.05.013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2922" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-018-0861-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727495v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin-Fu Jin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Yu Yin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Xiang Wu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2018.02.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.02.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980864v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belouettar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Kavka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borek Patzak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Koelman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast. Rauchs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.06.121" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864660v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.07.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980856v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minqiang Meng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingsheng Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Wu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2018.10.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Chemami" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Khadri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Tekili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813415v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Brara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001056" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813609v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Matsushima" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Misra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001182" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813411v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Brara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahim Bali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1139509" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813611v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merzoug" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11029-017-9630-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001196" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813623v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hachemi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Koutsawa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giunta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.02.032" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRF9FB4V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813638v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Khelifi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belouettar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S I Zeghina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chenia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514953v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Mathieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2015.11.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL2D7JV6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501440v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beena Sukumaran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.10.P.121" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501441v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Hadda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.819301" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.19.1.3615" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500806v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadri Youcef" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekili Sabiha" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya El Mostafa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouadji Ali" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzoug Bachir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-013-0206-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KN0X61P1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500819v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pinheiro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2085" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMHXRGSV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963271v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Laouafa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Gali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.996" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2ZM9B2Q4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802801v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Darve" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laouafa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.975" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z57JWLJL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963270v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0219-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XXVLDCNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006997v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching S. Chang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693098" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589962v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sibille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.08.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHWPL48K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007081v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Rahma" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)01130-X" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03252730v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jrad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sibille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970347v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970190v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Hattab" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014465v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ovalle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-278-6.50004-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007504v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.009" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350338v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350345v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140892v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valerio d'Agostino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901468v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>