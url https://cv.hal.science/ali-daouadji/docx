--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -1655,282 +1655,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency- and angle-dependent scattering of a finite-sized meta-structure via the relaxed micromorphic model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of undrained quasi-saturated soil with pore pressure measurements using a discrete element (DEM) algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Tallarico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco-Valerio D’agostino</w:t>
+                <w:t xml:space="preserve">Matthew Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00419-019-01651-9⟩</w:t>
+              <w:t xml:space="preserve">Soils and Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (5), pp.1097-1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sandf.2020.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350351v1</w:t>
+                <w:t xml:space="preserve">hal-04249937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of undrained quasi-saturated soil with pore pressure measurements using a discrete element (DEM) algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency- and angle-dependent scattering of a finite-sized meta-structure via the relaxed micromorphic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexios Aivaliotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Tallarico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco-Valerio D’agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Daouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Kuhn</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrizio Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils and Foundations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 60 (5), pp.1097-1111. </w:t>
+              <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 90 (5), pp.1073-1096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sandf.2020.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00419-019-01651-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249937v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness pathologies in discrete granular systems: Bifurcation, neutral equilibrium, and instability in the presence of kinematic constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1990,51 +1990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress fluctuations during monotonic loading of dense three-dimensional granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2192,343 +2192,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-static Incremental Behavior of Granular Materials: Elastic–Plastic Coupling and Micro-scale Dissipation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integration of material and process modelling in a business decision support system: Case of COMPOSELECTOR H2020 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Belouettar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Kavka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borek Patzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hein Koelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gast. Rauchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.02.019⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 204, pp.778-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.06.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727481v1</w:t>
+                <w:t xml:space="preserve">hal-01980864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of material and process modelling in a business decision support system: Case of COMPOSELECTOR H2020 project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-directional behavior of granular materials and its relation to incremental elasto-plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Daouadji</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 204, pp.778-790. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152-153, pp.305-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.06.121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980864v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-directional behavior of granular materials and its relation to incremental elasto-plasticity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Quasi-static Incremental Behavior of Granular Materials: Elastic–Plastic Coupling and Micro-scale Dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 152-153, pp.305-323. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114, pp.219-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2018.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864660v1</w:t>
+                <w:t xml:space="preserve">hal-01727481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of particle size on crushing and deformation behaviors of rockfill materials</w:t>
               </w:r>
@@ -2776,404 +2776,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Transformation States of Loose and Dense Granular Materials under Proportional Strain Loading</w:t>
+                <w:t xml:space="preserve">Special Issue on Horizons in Granular Mechanics: The Legacy of Dr. Masao Satake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Jrad</w:t>
+                <w:t xml:space="preserve">Takashi Matsushima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Robin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Daya</w:t>
+                <w:t xml:space="preserve">Anil Misra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 143 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001056⟩</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813415v1</w:t>
+                <w:t xml:space="preserve">hal-01813609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue on Horizons in Granular Mechanics: The Legacy of Dr. Masao Satake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic properties of dense sand-rubber mixtures with small particles size ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Brara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Brara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anil Misra</w:t>
+                <w:t xml:space="preserve">Abderahim Bali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 143 (1), </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (9), pp.1065-1079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1139509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813609v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic properties of dense sand-rubber mixtures with small particles size ratio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Phase Transformation States of Loose and Dense Granular Materials under Proportional Strain Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Daouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Brara</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abderahim Bali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (9), pp.1065-1079. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2016.1139509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813411v1</w:t>
+                <w:t xml:space="preserve">hal-01813415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free and Forced Vibration of Beams Strengthened by Composite Coats Subjected to Moving Loads</w:t>
               </w:r>
@@ -3387,440 +3387,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intuitive computational multi-scale methodology and tool for the dynamic modelling of viscoelastic composites and structures</w:t>
+                <w:t xml:space="preserve">Physico-Mechanical Study of an Ordinary Concrete Based On Wood Chips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El Hachemi</w:t>
+                <w:t xml:space="preserve">W Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Koutsawa</w:t>
+                <w:t xml:space="preserve">R Belouettar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Nasser</w:t>
+                <w:t xml:space="preserve">S I Zeghina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Giunta</w:t>
+                <w:t xml:space="preserve">M Chenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (12), pp.4489-4501</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813623v1</w:t>
+                <w:t xml:space="preserve">hal-01813638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-Mechanical Study of an Ordinary Concrete Based On Wood Chips</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibration analysis of corrugated beams: The effects of temperature and corrugation shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Daya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2015.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813638v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration analysis of corrugated beams: The effects of temperature and corrugation shape</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Jrad</w:t>
+                <w:t xml:space="preserve">An intuitive computational multi-scale methodology and tool for the dynamic modelling of viscoelastic composites and structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Koutsawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norman Mathieu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Giunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Daouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 71, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144, pp.131-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2015.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514953v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of diffuse instability in granular materials using a microstructural model under various loading paths</w:t>
               </w:r>
@@ -3832,77 +3832,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beena Sukumaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Belouettar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 63 (5), pp.368-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3930,429 +3930,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular media failure along triaxial proportional strain paths</w:t>
+                <w:t xml:space="preserve">Dynamic analysis of train-bridge system and riding comfort of trains with rail irregularities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nicot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Daouadji</w:t>
+                <w:t xml:space="preserve">Khadri Youcef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nejib Hadda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Jrad</w:t>
+                <w:t xml:space="preserve">Tekili Sabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Darve</w:t>
+                <w:t xml:space="preserve">Daya El Mostafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouadji Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merzoug Bachir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2013.819301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (4), pp.951-962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12206-013-0206-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501441v1</w:t>
+                <w:t xml:space="preserve">hal-01500806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of rail joints and train's critical speed on the dynamic behavior of bridges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Daya</w:t>
+                <w:t xml:space="preserve">Granular media failure along triaxial proportional strain paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Merzoug</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Hadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5755/j01.mech.19.1.3615⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (9), pp.777-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2013.819301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501435v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic analysis of train-bridge system and riding comfort of trains with rail irregularities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Merzoug Bachir</w:t>
+                <w:t xml:space="preserve">Effects of rail joints and train's critical speed on the dynamic behavior of bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Khadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tekili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Daya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Daouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Merzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.46-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5755/j01.mech.19.1.3615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12206-013-0206-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01500806v1</w:t>
+                <w:t xml:space="preserve">hal-01501435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse instabilities with transition to localization in loose granular materials</w:t>
               </w:r>
@@ -4377,64 +4377,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (10), pp.1292-1311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4532,51 +4532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Al Gali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (2), pp.112-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4616,302 +4616,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse failure in geomaterials: Experiments, theory and modelling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Second-order work, kinetic energy and diffuse failure in granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Daouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Laouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.975⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (1), pp.19-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-010-0219-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802801v1</w:t>
+                <w:t xml:space="preserve">ineris-00963270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-order work, kinetic energy and diffuse failure in granular materials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diffuse failure in geomaterials: Experiments, theory and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Al Gali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (1), pp.19-28. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (16), pp.1731-1773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10035-010-0219-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963270v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating instability in granular materials by means of a microstructural model</w:t>
               </w:r>
@@ -5001,90 +5001,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcations in granular media: macro- and micro-mechanics approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. R. Mecanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 335 (9-10), pp.496-515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5374,51 +5374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modeling of instability in granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5426,51 +5426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Mechanics Institute 2010 (EMI 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Los Angeles (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5521,51 +5521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Laouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Workshop on bifurcations and degradations in geomaterials "Applications to Soil-Machine Interaction and Petroleum Geomechanics" (IWBDG 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5616,51 +5616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Laouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on numerical models in geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5942,90 +5942,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergence Instability and Diffuse Failure in Granular Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium on Linking Scales in Computations: From Microstructure to Macro-scale Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Elsevier, pp.115-140, 2012, </w:t>
@@ -6284,90 +6284,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxed micromorphic broadband scattering for finite-size meta-structures - a detailed development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexios Aivaliotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Tallarico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Valerio d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6428,64 +6428,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Barbagallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Tallarico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6676,51 +6676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mollon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daouadji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025666" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160673v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Chueire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nicot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-023-01353-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249924v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Milane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briancon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cazes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2255246" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083750v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Xin Hu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Prunier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1841035" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Casas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mollon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-021-02934-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khadri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tekili" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Daya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barbagallo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valerio D&#8217;agostino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Aivaliotis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Makradi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2019.1629050" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350340v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350342v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124911006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daouadji" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11029-021-09921-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350331v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khoueiry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brian&#231;on" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.21.00001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunier Florent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350353v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrakant Desai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Stuedlein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlong Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2019.11.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350351v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Tallarico" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco-Valerio D&#8217;agostino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Neff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-019-01651-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kuhn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2020.05.013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2922" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-018-0861-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727495v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin-Fu Jin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Yu Yin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Xiang Wu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2018.02.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.02.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980864v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belouettar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Kavka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borek Patzak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Koelman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast. Rauchs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.06.121" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864660v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.07.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980856v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minqiang Meng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingsheng Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Wu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2018.10.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Chemami" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Khadri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Tekili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813415v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Brara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001056" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813609v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Matsushima" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Misra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001182" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813411v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Brara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahim Bali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1139509" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813611v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merzoug" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11029-017-9630-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001196" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813623v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hachemi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Koutsawa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giunta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.02.032" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRF9FB4V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813638v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Khelifi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belouettar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S I Zeghina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chenia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514953v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Mathieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2015.11.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL2D7JV6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501440v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beena Sukumaran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.10.P.121" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501441v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Hadda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.819301" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.19.1.3615" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500806v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadri Youcef" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekili Sabiha" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya El Mostafa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouadji Ali" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzoug Bachir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-013-0206-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KN0X61P1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500819v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pinheiro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2085" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMHXRGSV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963271v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Laouafa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Gali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.996" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2ZM9B2Q4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802801v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Darve" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laouafa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.975" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z57JWLJL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963270v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0219-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XXVLDCNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006997v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching S. Chang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693098" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589962v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sibille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.08.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHWPL48K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007081v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Rahma" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)01130-X" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03252730v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jrad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sibille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970347v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970190v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Hattab" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014465v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ovalle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-278-6.50004-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007504v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.009" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350338v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350345v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140892v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valerio d'Agostino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901468v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mollon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daouadji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025666" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160673v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Chueire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nicot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-023-01353-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249924v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Milane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briancon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cazes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2255246" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083750v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Xin Hu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Prunier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1841035" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Casas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mollon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-021-02934-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khadri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tekili" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Daya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barbagallo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valerio D&#8217;agostino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Aivaliotis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Makradi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2019.1629050" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350340v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350342v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124911006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03250786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daouadji" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11029-021-09921-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350331v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khoueiry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brian&#231;on" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.21.00001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunier Florent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350353v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xiao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrakant Desai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Stuedlein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlong Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2019.11.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kuhn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sandf.2020.05.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350351v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Tallarico" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco-Valerio D&#8217;agostino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Neff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-019-01651-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2922" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-018-0861-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727495v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin-Fu Jin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Yu Yin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze-Xiang Wu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2018.02.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980864v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belouettar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Kavka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borek Patzak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Koelman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast. Rauchs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.06.121" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.07.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727481v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.02.019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980856v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minqiang Meng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingsheng Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Wu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2018.10.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Chemami" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Khadri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Tekili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813609v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Matsushima" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Misra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001182" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813411v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Brara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Brara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahim Bali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1139509" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813415v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001056" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813611v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merzoug" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11029-017-9630-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001196" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813638v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Khelifi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belouettar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S I Zeghina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chenia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514953v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Mathieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2015.11.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL2D7JV6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813623v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hachemi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Koutsawa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nasser" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giunta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.02.032" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRF9FB4V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501440v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beena Sukumaran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.10.P.121" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500806v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadri Youcef" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekili Sabiha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya El Mostafa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouadji Ali" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzoug Bachir" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-013-0206-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KN0X61P1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501441v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Hadda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.819301" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501435v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.19.1.3615" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500819v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Pinheiro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2085" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMHXRGSV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963271v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Laouafa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Gali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.996" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2ZM9B2Q4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963270v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0219-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XXVLDCNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802801v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Darve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laouafa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.975" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z57JWLJL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006997v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching S. Chang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693098" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589962v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sibille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.08.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHWPL48K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007081v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Rahma" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)01130-X" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03252730v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jrad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sibille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970347v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970190v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Hattab" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014465v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ovalle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-278-6.50004-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007504v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.009" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350338v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350345v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140892v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valerio d'Agostino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901468v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>