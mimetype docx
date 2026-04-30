--- v0 (2026-04-02)
+++ v1 (2026-04-30)
@@ -1249,131 +1249,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery Aging-Aware Green Cellular Networks with Hybrid Energy Supplies</w:t>
+                <w:t xml:space="preserve">Analysis of Energy and Cost Savings in Hybrid Base Stations Power Configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.7, </w:t>
+              <w:t xml:space="preserve">VTC 2018 - IEEE 87th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2018.8417652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985865v1</w:t>
+                <w:t xml:space="preserve">hal-01923392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and Resource Allocations for Battery Aging-Aware Green Cellular Networks</w:t>
               </w:r>
@@ -1457,155 +1457,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Energy and Cost Savings in Hybrid Base Stations Power Configurations</w:t>
+                <w:t xml:space="preserve">Services KPI-based Energy Management Strategies for Green Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2018 - IEEE 87th Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal. </w:t>
+              <w:t xml:space="preserve">2018 IEEE 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2018.8417652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8581023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923392v1</w:t>
+                <w:t xml:space="preserve">hal-01985902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services KPI-based Energy Management Strategies for Green Wireless Networks</w:t>
+                <w:t xml:space="preserve">Battery Aging-Aware Green Cellular Networks with Hybrid Energy Supplies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Al Haj Hassan</w:t>
@@ -1622,70 +1622,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8581023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2018.8580678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985902v1</w:t>
+                <w:t xml:space="preserve">hal-01985865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2048,51 +2048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03614844v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Amine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaiban" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Haj Hassan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3157650" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Masoudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Galal Khafagy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Conte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Amine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Francoise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2932777" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03649739v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789859" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649945v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03412031v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685356" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops49005.2020.9145431" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03147898v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps50303.2020.9367393" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01988226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Iturralde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02294149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Sayed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Achkar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923481" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02168390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01985865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580678" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01988211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647197" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01923392v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2018.8417652" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01985902v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8581023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03221219v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03614844v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Amine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaiban" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Haj Hassan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3157650" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Masoudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Galal Khafagy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Conte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Amine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Francoise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2932777" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03649739v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789859" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649945v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03412031v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdellatif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685356" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops49005.2020.9145431" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03147898v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GCWkshps50303.2020.9367393" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01988226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Iturralde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02294149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Sayed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Achkar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923481" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02168390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01923392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2018.8417652" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01988211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647197" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01985902v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8581023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01985865v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2018.8580678" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03221219v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>