--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -815,208 +815,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les dépenses logement + mobilité des ménages pour réfléchir l’aménagement des territoires Les apports du module ‘coût résidentiel’ de l’EMC² de Grenoble 2019-2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesurer le poids de l'énergie dans les dépenses logement et mobilité des ménages L'expérimentation du coût résidentiel de l'EMC² de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hakim Ouaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Verry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Metz, France</w:t>
+              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Théma; MSH de Dijon, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560857v1</w:t>
+                <w:t xml:space="preserve">halshs-04163987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical instrumentation of the notion of 'residential cost’: first lessons from the EMC2 travel survey of Grenoble 2019-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Ouaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Verry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1065,148 +1061,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04210187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer le poids de l'énergie dans les dépenses logement et mobilité des ménages L'expérimentation du coût résidentiel de l'EMC² de Grenoble</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluer les dépenses logement + mobilité des ménages pour réfléchir l’aménagement des territoires Les apports du module ‘coût résidentiel’ de l’EMC² de Grenoble 2019-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Ouaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Verry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Théma; MSH de Dijon, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04163987v1</w:t>
+                <w:t xml:space="preserve">hal-04560857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1488,64 +1488,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer les dépenses Logement + Mobilité des ménages à partir du module ‘coût résidentiel’ des EMC² de Grenoble 2019-20 et Clermont-Ferrand 2022-23</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Ouaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1662,224 +1662,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03576681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des pratiques de mobilité au Liban en contexte de crise multidimensionnelle : premiers résultats d'une enquête exploratoire. Note 2 : la voiture particulière</w:t>
+                <w:t xml:space="preserve">Crise sanitaire et mobilité dans la métropole de Lyon et le département du Rhône - Evolutions de l'usage des modes de transport et des pratiques de télétravail à travers l'enquête panel T2 (avril 2021), Note d'analyse n°4 du projet COVIMOB.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire aménagement économie transports (LAET); ART-Dev - Acteurs, Ressources et Territoires dans le Développement. 2022</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Beziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4, LAET (Lyon, France); Arcadis; Mobil'Homme; Transae. 2022, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03642087v2</w:t>
+                <w:t xml:space="preserve">halshs-03909270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise sanitaire et mobilité dans la métropole de Lyon et le département du Rhône - Evolutions de l'usage des modes de transport et des pratiques de télétravail à travers l'enquête panel T2 (avril 2021), Note d'analyse n°4 du projet COVIMOB.</w:t>
+                <w:t xml:space="preserve">Evolution des pratiques de mobilité au Liban en contexte de crise multidimensionnelle : premiers résultats d'une enquête exploratoire. Note 2 : la voiture particulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">4, LAET (Lyon, France); Arcadis; Mobil'Homme; Transae. 2022, pp.39</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carrouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire aménagement économie transports (LAET); ART-Dev - Acteurs, Ressources et Territoires dans le Développement. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03909270v1</w:t>
+                <w:t xml:space="preserve">halshs-03642087v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise sanitaire et mobilité dans la métropole de Lyon et le département du Rhône - Eléments méthodologiques.Note n°3 du projet COVIMOB</w:t>
               </w:r>
@@ -2302,51 +2302,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA6DB297"/>
+    <w:nsid w:val="5CF5AF0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2533,51 +2533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ali-el-zein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6319-9203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Zein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Beziat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1954" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Santos Menezes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20935" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12519" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03202416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Charif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Righab Hamdan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genane Youness" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Issa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13019-019-1028-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560857v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouaras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Verry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163987v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735417v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Toilier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gardrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Loubet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642087v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Eddarai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Morain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03609633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02938134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PERP0004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ali-el-zein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6319-9203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Zein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Beziat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1954" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Santos Menezes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20935" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12519" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03202416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Charif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Righab Hamdan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genane Youness" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Issa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13019-019-1028-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163987v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouaras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Verry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560857v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735417v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Toilier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gardrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Loubet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909270v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642087v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Eddarai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Morain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03609633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02938134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PERP0004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>