--- v1 (2026-04-15)
+++ v2 (2026-05-15)
@@ -169,325 +169,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des inflexions durables dans l’usage post-Covid de la voiture ? Le cas de la métropole de Lyon</w:t>
+                <w:t xml:space="preserve">La dépendance automobile au Liban : entre politique du « laisser faire » tout automobile, précarité du transport artisanal et inertie de la gouvernance des transports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Vincent</w:t>
+                <w:t xml:space="preserve">Ali El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Klein</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adrien Beziat</w:t>
+                <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570167v1</w:t>
+                <w:t xml:space="preserve">halshs-03825890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dépendance automobile au Liban : entre politique du « laisser faire » tout automobile, précarité du transport artisanal et inertie de la gouvernance des transports</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Des inflexions durables dans l’usage post-Covid de la voiture ? Le cas de la métropole de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Masson</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Beziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, dossier réalisé en partenariat avec le Forum Vies Mobiles "Les mobilités post-Covid : un monde d’après plus écologique ?", </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.1954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-03825890v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De différences en inégalités : accès au télétravail et conditions entourant sa pratique pendant la pandémie. Éléments d’analyse tirés d’une enquête mixte menée sur la région de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Santos Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Vincent</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ali El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Beziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -525,103 +525,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What drives the changes in public transport use in the context of the Covid-19 pandemic? Highlights from Lyon metropolitan area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Beziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Beziat</w:t>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Science Policy and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -694,51 +694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Righab Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -815,398 +815,398 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer le poids de l'énergie dans les dépenses logement et mobilité des ménages L'expérimentation du coût résidentiel de l'EMC² de Grenoble</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Statistical instrumentation of the notion of 'residential cost’: first lessons from the EMC2 travel survey of Grenoble 2019-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Ouaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Verry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Théma; MSH de Dijon, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Swiss Mobility Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de sociologie urbaine, Ecole Polytechnique Fédérale de Lausanne; Université de Lausanne; Institut de géographie et durabilité, Université de Lausanne, Sep 2023, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04163987v1</w:t>
+                <w:t xml:space="preserve">halshs-04210187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical instrumentation of the notion of 'residential cost’: first lessons from the EMC2 travel survey of Grenoble 2019-2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluer les dépenses logement + mobilité des ménages pour réfléchir l’aménagement des territoires Les apports du module ‘coût résidentiel’ de l’EMC² de Grenoble 2019-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Nicolas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hakim Ouaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Verry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Mobility Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de sociologie urbaine, Ecole Polytechnique Fédérale de Lausanne; Université de Lausanne; Institut de géographie et durabilité, Université de Lausanne, Sep 2023, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04210187v1</w:t>
+                <w:t xml:space="preserve">hal-04560857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les dépenses logement + mobilité des ménages pour réfléchir l’aménagement des territoires Les apports du module ‘coût résidentiel’ de l’EMC² de Grenoble 2019-2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesurer le poids de l'énergie dans les dépenses logement et mobilité des ménages L'expérimentation du coût résidentiel de l'EMC² de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hakim Ouaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Verry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Mobilités du Réseau Scientifique et Technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Metz, France</w:t>
+              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Théma; MSH de Dijon, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560857v1</w:t>
+                <w:t xml:space="preserve">halshs-04163987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1224,103 +1224,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance de l’usage du vélo en période de crise sanitaire : dynamique et facteurs explicatifs à travers le cas de la métropole de Lyon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Beziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -1374,51 +1374,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démonstrateur de la Ville Durable Gratte-Ciel Centre-Ville - Rapport d’incubation pour la Banque des Territoires Méthodologie des processus d'enquête et présentation des indicateurs de mesure d'impact logistique urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Toilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1475,90 +1475,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer les dépenses Logement + Mobilité des ménages à partir du module ‘coût résidentiel’ des EMC² de Grenoble 2019-20 et Clermont-Ferrand 2022-23</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Ouaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Ouaras</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Verry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1589,51 +1589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des pratiques de mobilité au Liban en contexte de crise multidimensionnelle : premiers résultats d'une enquête exploratoire. Note 1 : les transports en commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1668,103 +1668,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise sanitaire et mobilité dans la métropole de Lyon et le département du Rhône - Evolutions de l'usage des modes de transport et des pratiques de télétravail à travers l'enquête panel T2 (avril 2021), Note d'analyse n°4 du projet COVIMOB.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pochet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Beziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4, LAET (Lyon, France); Arcadis; Mobil'Homme; Transae. 2022, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1786,51 +1786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des pratiques de mobilité au Liban en contexte de crise multidimensionnelle : premiers résultats d'une enquête exploratoire. Note 2 : la voiture particulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1865,90 +1865,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise sanitaire et mobilité dans la métropole de Lyon et le département du Rhône - Eléments méthodologiques.Note n°3 du projet COVIMOB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Beziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Eddarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Morain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1987,90 +1987,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évolutions des mobilités suite à la crise sanitaire dans la Métropole de Lyon et le Rhône projet COVIMOB. Le vélo, un usage en pleine croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Beziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Eddarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Morain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2141,51 +2141,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise du système de déplacements au Liban : une dépendance automobile systémique et coûteuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Zein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Perpignan, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020PERP0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2302,51 +2302,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CF5AF0A"/>
+    <w:nsid w:val="A9A163F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2533,51 +2533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ali-el-zein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6319-9203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Zein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Beziat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1954" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Santos Menezes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20935" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12519" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03202416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Charif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Righab Hamdan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genane Youness" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Issa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13019-019-1028-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163987v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouaras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Verry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560857v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735417v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Toilier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gardrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Loubet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909270v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642087v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Eddarai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Morain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03609633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02938134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PERP0004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ali-el-zein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6319-9203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825890v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Zein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570167v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Beziat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1954" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Santos Menezes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20935" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12519" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03202416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Charif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Righab Hamdan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genane Youness" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Issa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13019-019-1028-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210187v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouaras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Verry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163987v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735417v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509208v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Toilier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gardrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Loubet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05331760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909270v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642087v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Eddarai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Morain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03609633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02938134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PERP0004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>