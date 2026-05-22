--- v0 (2026-03-27)
+++ v1 (2026-05-22)
@@ -66,851 +66,851 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technique d'imagerie radar polarimétrique pour la lecture sans fil d'un thermomètre à base de Galinstan fabriqué en technologie additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Djilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIIIème Journées Nationales des Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes - Juan les Pins, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-Range Reading of Multiple Chipless Sensors from the Isoline Processing of 3D Radar Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hadj Djilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Sayed Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Florence, Italy. pp.91-92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10687173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On-the-Fly Interrogation of Mobile Passive Sensors from the Fusion of Optical and Radar Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hadj Djilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Microwave Conference (EuMC), Sep 2024, Paris, France. pp.1118-1121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D Tracking of Small Moving Targets in Cluttered Environment from the Isolines Processing of Millimeter-wave Radar Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dedic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hadj Djilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (USNC-URSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Portland, United States. pp.1233-1234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/USNC-URSI52151.2023.10237829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wireless Reading of Additively Manufactured Galinstan-based Sensor using a Polarimetric Millimeter-wave Radar Imaging Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad El Sayed Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hadj Djilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE/MTT-S International Microwave Symposium (IMS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Diego, CA, United States. pp.799-802, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMS37964.2023.10187917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Reading and Localization of Additively Manufactured Galinstan-Based Sensor Using a Polarimetric Millimeter-Wave Radar Imaging Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Sayed Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hadj Djilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 72 (1), pp.3 - 16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3294549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168149v1</w:t>
-              </w:r>
-[...658 lines deleted...]
-                <w:t xml:space="preserve">hal-04174210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1065,51 +1065,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168149v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadj Djilani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3294549" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ahmad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Djilani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724430v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10687173" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04836004v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732455" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04277914v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dedic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadj Djilani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237829" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04174210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS37964.2023.10187917" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Henry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ahmad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Djilani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724430v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hadj Djilani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10687173" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04836004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732455" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04277914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dedic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadj Djilani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237829" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04174210v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Sayed Ahmad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS37964.2023.10187917" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3294549" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>