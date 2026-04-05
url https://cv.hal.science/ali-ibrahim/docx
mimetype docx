--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ali IBRAHIM </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ali-ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9152-8307</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142988715</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical implementation of a Novel Temperature-Insensitive Aging Indicator for on-line monitoring of bond-wire degradation in IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical-microstructural approach for modeling the crack passage at topside metallic parts in IGBT semiconductor power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 23rd International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, St Julian, Malta. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE54907.2022.9758895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model for Real-Time Junction Temperature Estimation of Multi-chip Power Module in PWM operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 13th International Symposium on Power Electronics for Distributed Generation Systems (PEDG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kiel, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDG54999.2022.9923091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition monitoring and evaluation of Ron degradation during power cycling in switching mode of SiC-Mosfets power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ingrosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Integrated Power Electronics Systems (CIPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire-bond Contact Degradation Modelling for Remaining Useful Lifetime Prognosis of IGBT Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Al Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2020, 31st European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Useful Lifetime estimation for Electronic Power modules using an analytical degradation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Al Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Conference of the PHM Society 2020 (The Prognostics and Health Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Turin (virtual conference), Italy. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Electro-Thermal Model for a Multichip Power Module Used in a Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslava Mitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Exhibition and Conference for Power Electronics and Energy Management (PCIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nuremberg, Germany. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Tests in High Temperature Conditions of SiC-MOSFET Power Modules and Ageing Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2016 - 9th International Conference on integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nuremberg, Germany. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power cycling ageing tests at 200°C of SiC assemblies for high temperature electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of 1.2 kV investigation of SiC MOSFETs for aeronautics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE), 2013 15th European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power cycling aging tests at 200°C of SiC assemblies for high temperature electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 13 - European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Cyclostationarity of Electrical Signal for Bearing Fault Detection in Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zoaeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIT'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Mumbai, India. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical signals analysis of an asynchronous motor for bearing fault detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Widian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Induction Machine Bearing Fault by Using of Instantaneous Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth symposium on Vibrations, chocs &amp; bruit (VCB 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Rolling Element Bearing Faults by Analysis of the Motor Current, in proceeding of IMechE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Randall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Vibrations in Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, London, United Kingdom. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Rolling Element Bearing Faults by Using of Instantaneous Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMA2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leuven, Belgium. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't ignore nonstationarity: use it to advantage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMA2006 International Conference on Noise and Vibration Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of rolling element bearing faults by analysis of the motor current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B Randall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMechE 9th International Conference on Vibrations in Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New model of crack propagation of aluminium wire bonds in IGBT power modules under low temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.115066. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Fatigue Effect on the Grain Groove Profile in the Case of Diffusion in Thin Polycrystalline Films of Power Electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (9), pp.1781. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi14091781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Stress Analysis Comparison in IGBT Power Modules between DC and switching Power Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ingrosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (9), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2023.3289890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EBSD Study of Fatigue Crack Propagation in Bonded Aluminum Wires Cycled from 55°C to 85°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (12), pp.7353-7365. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-022-09937-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite elements analyses of early-stage crack propagation in aluminum wire bonds due to power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114610. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined physicochemical-microstructural approach to predict the crack path at the topside interconnections in IGBT power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.114516. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural evolution during the crack propagation at the bond-wire contact area of IGBT power modules upon power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of load sequence interaction on bond-wire lifetime due to power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.5601. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84976-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using of Bond-Wire Resistance as Ageing Indicator of Semiconductor Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan V. Mollov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Microelectronics Reliability, 114, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire-bond contact degradation modeling for remaining useful lifetime prognosis of IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Al-Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the aging mechanism occurring at the bond-wire contact of IGBT power devices during power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mollov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.113873. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New solution of the partial differential equation of the grain groove profile problem in the case of evaporation/condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamieh Tayssir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 p. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46537-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant ΔTj Power Cycling Strategy in DC Mode for Top-Metal and Bond-Wire Contacts Degradation Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (3), pp.2171-2180. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2018.2847234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Growth Regulator-Brassinolide for Mitigating Field Waterlogging Stress on Maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Otie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egrinya Eneji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (3), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-based Model for Lifetime Estimation of Bond-Wire Contacts using Power Cycling Tests and Finite Element Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 p. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2019.2918941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Analytical Model for Real-Time Junction Temperature Estimation of Multichip Power Module Used in a Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslava Mitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.5292 - 5301. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2017.2736534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the degradation mechanisms occurring in the topside interconnections of IGBT power devices during power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88, p. 462 - 469. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the charges weight between interface and oxygen traps in barrier layer on the 2DEG density of Al2O3/AlGaN/GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.1220-1228. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10825-018-1186-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Solutions to the Problem of the Grain Groove Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience &amp; Technology: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15226/2374-8141/5/2/00157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of power cycling tests on traps under the gate of Al2O3/AlGaN/GaN normally-ON devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Elharizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp. 671-676. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Kidney Dysfunction among Orthopaedic Patients in Northwestern Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M Adamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M Wudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N Salihu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. A Koki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Medicine and Medical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (4), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo and in vitro Toxicity Studies of Crude and Partially Purified Leaf Extracts of Jatropha curcas in Wistar Albino Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Y Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. K Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (2), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Efficiency of Irrigated Vegetable Production in Borno State Nigeria: A Stochastic Frontier Cost Function Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. G Shettima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. T Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. A Zongoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Agricultural Extension, Economics and Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (4), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Issues and Challenges of SiC-MOSFET Power Modules in High Temperature Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (3), pp.204-210. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myofibril Changes in the Copepod Pseudodiaptomus marinus Exposed to Haline and Thermal Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Héliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vandenbunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (11), pp.e0164770. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0164770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1735-1738. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Study on Performances and Reliability between MOSFET & JFET Silicon carbide technologies - Abilities for Aeronautics Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison study on performances and robustness between SiC MOSFET &amp; JFET devices - Abilities for aeronautics application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (9-10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and aging test methodology for power electronic devices at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 324, pp 411-414. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bearing Damage Using Stator Current, Electrical and Voltage to Cancel Electrical Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.11-32. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/235236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on junction temperature estimation based on junction voltage measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (9-11), pp 1506-1510. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Bearing Faults Detection Method Based on Instantaneous Power Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol 55 (12), pp.4252 - 4259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au diagnostic de machines électromécaniques : Exploitation des signaux électriques et de la vitesse instantanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Jean Monnet - Saint-Etienne, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00454915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ali IBRAHIM </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ali-ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9152-8307</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142988715</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical implementation of a Novel Temperature-Insensitive Aging Indicator for on-line monitoring of bond-wire degradation in IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model for Real-Time Junction Temperature Estimation of Multi-chip Power Module in PWM operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 13th International Symposium on Power Electronics for Distributed Generation Systems (PEDG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kiel, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDG54999.2022.9923091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition monitoring and evaluation of Ron degradation during power cycling in switching mode of SiC-Mosfets power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ingrosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Integrated Power Electronics Systems (CIPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical-microstructural approach for modeling the crack passage at topside metallic parts in IGBT semiconductor power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 23rd International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, St Julian, Malta. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE54907.2022.9758895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire-bond Contact Degradation Modelling for Remaining Useful Lifetime Prognosis of IGBT Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Al Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2020, 31st European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Useful Lifetime estimation for Electronic Power modules using an analytical degradation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Al Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Conference of the PHM Society 2020 (The Prognostics and Health Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Turin (virtual conference), Italy. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Electro-Thermal Model for a Multichip Power Module Used in a Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslava Mitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Exhibition and Conference for Power Electronics and Energy Management (PCIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nuremberg, Germany. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Tests in High Temperature Conditions of SiC-MOSFET Power Modules and Ageing Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2016 - 9th International Conference on integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nuremberg, Germany. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power cycling aging tests at 200°C of SiC assemblies for high temperature electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 13 - European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of 1.2 kV investigation of SiC MOSFETs for aeronautics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE), 2013 15th European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power cycling ageing tests at 200°C of SiC assemblies for high temperature electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Induction Machine Bearing Fault by Using of Instantaneous Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth symposium on Vibrations, chocs &amp; bruit (VCB 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical signals analysis of an asynchronous motor for bearing fault detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Widian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Cyclostationarity of Electrical Signal for Bearing Fault Detection in Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zoaeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIT'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Mumbai, India. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Rolling Element Bearing Faults by Analysis of the Motor Current, in proceeding of IMechE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Randall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Vibrations in Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, London, United Kingdom. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Rolling Element Bearing Faults by Using of Instantaneous Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMA2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leuven, Belgium. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't ignore nonstationarity: use it to advantage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMA2006 International Conference on Noise and Vibration Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of rolling element bearing faults by analysis of the motor current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B Randall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMechE 9th International Conference on Vibrations in Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Fatigue Effect on the Grain Groove Profile in the Case of Diffusion in Thin Polycrystalline Films of Power Electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (9), pp.1781. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi14091781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New model of crack propagation of aluminium wire bonds in IGBT power modules under low temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.115066. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Stress Analysis Comparison in IGBT Power Modules between DC and switching Power Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ingrosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (9), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2023.3289890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EBSD Study of Fatigue Crack Propagation in Bonded Aluminum Wires Cycled from 55°C to 85°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (12), pp.7353-7365. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-022-09937-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite elements analyses of early-stage crack propagation in aluminum wire bonds due to power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114610. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined physicochemical-microstructural approach to predict the crack path at the topside interconnections in IGBT power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.114516. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural evolution during the crack propagation at the bond-wire contact area of IGBT power modules upon power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of load sequence interaction on bond-wire lifetime due to power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.5601. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84976-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using of Bond-Wire Resistance as Ageing Indicator of Semiconductor Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan V. Mollov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Microelectronics Reliability, 114, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire-bond contact degradation modeling for remaining useful lifetime prognosis of IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Al-Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the aging mechanism occurring at the bond-wire contact of IGBT power devices during power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mollov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.113873. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant ΔTj Power Cycling Strategy in DC Mode for Top-Metal and Bond-Wire Contacts Degradation Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (3), pp.2171-2180. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2018.2847234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New solution of the partial differential equation of the grain groove profile problem in the case of evaporation/condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamieh Tayssir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 p. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46537-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Growth Regulator-Brassinolide for Mitigating Field Waterlogging Stress on Maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Otie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egrinya Eneji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (3), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-based Model for Lifetime Estimation of Bond-Wire Contacts using Power Cycling Tests and Finite Element Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 p. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2019.2918941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the charges weight between interface and oxygen traps in barrier layer on the 2DEG density of Al2O3/AlGaN/GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.1220-1228. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10825-018-1186-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Solutions to the Problem of the Grain Groove Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience &amp; Technology: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15226/2374-8141/5/2/00157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Analytical Model for Real-Time Junction Temperature Estimation of Multichip Power Module Used in a Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslava Mitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.5292 - 5301. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2017.2736534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the degradation mechanisms occurring in the topside interconnections of IGBT power devices during power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88, p. 462 - 469. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of power cycling tests on traps under the gate of Al2O3/AlGaN/GaN normally-ON devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Elharizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp. 671-676. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo and in vitro Toxicity Studies of Crude and Partially Purified Leaf Extracts of Jatropha curcas in Wistar Albino Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Y Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. K Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (2), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Kidney Dysfunction among Orthopaedic Patients in Northwestern Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M Adamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M Wudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N Salihu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. A Koki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Medicine and Medical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (4), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Efficiency of Irrigated Vegetable Production in Borno State Nigeria: A Stochastic Frontier Cost Function Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. G Shettima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. T Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. A Zongoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Agricultural Extension, Economics and Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (4), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myofibril Changes in the Copepod Pseudodiaptomus marinus Exposed to Haline and Thermal Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Héliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vandenbunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (11), pp.e0164770. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0164770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Issues and Challenges of SiC-MOSFET Power Modules in High Temperature Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (3), pp.204-210. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1735-1738. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison study on performances and robustness between SiC MOSFET &amp; JFET devices - Abilities for aeronautics application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (9-10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Study on Performances and Reliability between MOSFET & JFET Silicon carbide technologies - Abilities for Aeronautics Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and aging test methodology for power electronic devices at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 324, pp 411-414. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bearing Damage Using Stator Current, Electrical and Voltage to Cancel Electrical Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.11-32. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/235236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on junction temperature estimation based on junction voltage measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (9-11), pp 1506-1510. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Bearing Faults Detection Method Based on Instantaneous Power Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol 55 (12), pp.4252 - 4259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au diagnostic de machines électromécaniques : Exploitation des signaux électriques et de la vitesse instantanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Jean Monnet - Saint-Etienne, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00454915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C0AA390"/>
+    <w:nsid w:val="4DA3420F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ali-ibrahim" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9152-8307" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142988715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05074026v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lallemand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0022" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Shqair" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj-Berkani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758895" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154674v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDG54999.2022.9923091" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ingrosso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nazar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degrenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Masry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671574v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Ouhab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ousten" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslava Mitova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Othman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Berkani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634665" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Dhouha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552233v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoaeter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552237v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Widian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553139v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnardot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553851v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Randall" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boustany" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Sabri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibrahim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Badaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B Randall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154649v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lallemand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115066" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209549v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14091781" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3289890" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pichon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-022-09937-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Halouani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ibrahim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouhab" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114610" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656143v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114516" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114635" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son-Ha Tran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84976-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan V. Mollov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113757" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nazar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Al-Masry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113824" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271785v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Dornic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degrenne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mollov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113873" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamieh Tayssir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46537-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195018v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ousten" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2018.2847234" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363111v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Otie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Ping" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egrinya Eneji" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186162v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2019.2918941" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723547v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2017.2736534" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090201v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh Tran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.041" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815391v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Zaki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Escoffier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-018-1186-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093930v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15226/2374-8141/5/2/00157" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093634v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Elharizi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.070" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388618v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M Adamu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Wudil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J Alhassan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N Salihu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A Koki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422498v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mahe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y Muhammad" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muhammad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. K Adam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448451v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G Shettima" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T Mohammed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A Zongoma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671546v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.11.030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462401v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Souissi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;liot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vandenbunder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164770" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876938v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.072" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96DV8SM8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868886v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Othman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.078" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP6SG9ZT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739653v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701988v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.411" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/235236" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704413v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.102" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551952v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00454915v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ali-ibrahim" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9152-8307" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142988715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05074026v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lallemand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0022" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154674v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDG54999.2022.9923091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656145v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj-Berkani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ingrosso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656147v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Shqair" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758895" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nazar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degrenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Masry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671574v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Ouhab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ousten" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslava Mitova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700475v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Dhouha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Berkani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671569v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Othman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634665" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnardot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552237v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Widian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoaeter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553851v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Randall" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boustany" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Sabri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibrahim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Badaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B Randall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14091781" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154649v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lallemand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115066" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3289890" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pichon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-022-09937-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Halouani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ibrahim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouhab" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114610" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656143v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114516" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114635" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son-Ha Tran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84976-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan V. Mollov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113757" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nazar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Al-Masry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113824" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271785v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Dornic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degrenne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mollov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113873" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195018v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ousten" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2018.2847234" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186758v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamieh Tayssir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46537-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363111v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Otie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Ping" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egrinya Eneji" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186162v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2019.2918941" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815391v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Zaki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Escoffier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-018-1186-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093930v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15226/2374-8141/5/2/00157" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723547v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2017.2736534" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090201v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh Tran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.041" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093634v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Elharizi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.070" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422498v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mahe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y Muhammad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muhammad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. K Adam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388618v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M Adamu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Wudil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J Alhassan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N Salihu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A Koki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448451v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G Shettima" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T Mohammed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A Zongoma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Souissi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;liot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vandenbunder" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164770" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671546v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.11.030" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876938v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.072" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96DV8SM8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739653v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.078" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP6SG9ZT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868886v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Othman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701988v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.411" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/235236" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704413v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.102" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551952v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00454915v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>