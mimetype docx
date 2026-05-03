--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ali IBRAHIM </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ali-ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9152-8307</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142988715</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical implementation of a Novel Temperature-Insensitive Aging Indicator for on-line monitoring of bond-wire degradation in IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model for Real-Time Junction Temperature Estimation of Multi-chip Power Module in PWM operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 13th International Symposium on Power Electronics for Distributed Generation Systems (PEDG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kiel, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDG54999.2022.9923091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition monitoring and evaluation of Ron degradation during power cycling in switching mode of SiC-Mosfets power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ingrosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Integrated Power Electronics Systems (CIPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical-microstructural approach for modeling the crack passage at topside metallic parts in IGBT semiconductor power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 23rd International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, St Julian, Malta. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE54907.2022.9758895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire-bond Contact Degradation Modelling for Remaining Useful Lifetime Prognosis of IGBT Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Al Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2020, 31st European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Useful Lifetime estimation for Electronic Power modules using an analytical degradation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Al Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Conference of the PHM Society 2020 (The Prognostics and Health Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Turin (virtual conference), Italy. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Electro-Thermal Model for a Multichip Power Module Used in a Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslava Mitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Exhibition and Conference for Power Electronics and Energy Management (PCIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nuremberg, Germany. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Tests in High Temperature Conditions of SiC-MOSFET Power Modules and Ageing Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2016 - 9th International Conference on integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nuremberg, Germany. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power cycling aging tests at 200°C of SiC assemblies for high temperature electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 13 - European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of 1.2 kV investigation of SiC MOSFETs for aeronautics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE), 2013 15th European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power cycling ageing tests at 200°C of SiC assemblies for high temperature electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Induction Machine Bearing Fault by Using of Instantaneous Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth symposium on Vibrations, chocs &amp; bruit (VCB 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical signals analysis of an asynchronous motor for bearing fault detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Widian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Cyclostationarity of Electrical Signal for Bearing Fault Detection in Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zoaeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIT'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Mumbai, India. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Rolling Element Bearing Faults by Analysis of the Motor Current, in proceeding of IMechE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Randall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Vibrations in Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, London, United Kingdom. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Rolling Element Bearing Faults by Using of Instantaneous Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMA2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leuven, Belgium. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't ignore nonstationarity: use it to advantage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMA2006 International Conference on Noise and Vibration Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of rolling element bearing faults by analysis of the motor current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B Randall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMechE 9th International Conference on Vibrations in Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Fatigue Effect on the Grain Groove Profile in the Case of Diffusion in Thin Polycrystalline Films of Power Electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (9), pp.1781. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi14091781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New model of crack propagation of aluminium wire bonds in IGBT power modules under low temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.115066. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Stress Analysis Comparison in IGBT Power Modules between DC and switching Power Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ingrosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (9), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2023.3289890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EBSD Study of Fatigue Crack Propagation in Bonded Aluminum Wires Cycled from 55°C to 85°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (12), pp.7353-7365. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-022-09937-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite elements analyses of early-stage crack propagation in aluminum wire bonds due to power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114610. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined physicochemical-microstructural approach to predict the crack path at the topside interconnections in IGBT power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.114516. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural evolution during the crack propagation at the bond-wire contact area of IGBT power modules upon power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of load sequence interaction on bond-wire lifetime due to power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.5601. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84976-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using of Bond-Wire Resistance as Ageing Indicator of Semiconductor Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan V. Mollov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Microelectronics Reliability, 114, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire-bond contact degradation modeling for remaining useful lifetime prognosis of IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Al-Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the aging mechanism occurring at the bond-wire contact of IGBT power devices during power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mollov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.113873. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant ΔTj Power Cycling Strategy in DC Mode for Top-Metal and Bond-Wire Contacts Degradation Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (3), pp.2171-2180. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2018.2847234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New solution of the partial differential equation of the grain groove profile problem in the case of evaporation/condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamieh Tayssir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 p. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46537-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Growth Regulator-Brassinolide for Mitigating Field Waterlogging Stress on Maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Otie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egrinya Eneji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (3), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-based Model for Lifetime Estimation of Bond-Wire Contacts using Power Cycling Tests and Finite Element Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 p. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2019.2918941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the charges weight between interface and oxygen traps in barrier layer on the 2DEG density of Al2O3/AlGaN/GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.1220-1228. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10825-018-1186-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Solutions to the Problem of the Grain Groove Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience &amp; Technology: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15226/2374-8141/5/2/00157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Analytical Model for Real-Time Junction Temperature Estimation of Multichip Power Module Used in a Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslava Mitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.5292 - 5301. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2017.2736534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the degradation mechanisms occurring in the topside interconnections of IGBT power devices during power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88, p. 462 - 469. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of power cycling tests on traps under the gate of Al2O3/AlGaN/GaN normally-ON devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Elharizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp. 671-676. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo and in vitro Toxicity Studies of Crude and Partially Purified Leaf Extracts of Jatropha curcas in Wistar Albino Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Y Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. K Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (2), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Kidney Dysfunction among Orthopaedic Patients in Northwestern Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M Adamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M Wudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N Salihu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. A Koki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Medicine and Medical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (4), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Efficiency of Irrigated Vegetable Production in Borno State Nigeria: A Stochastic Frontier Cost Function Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. G Shettima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. T Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. A Zongoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Agricultural Extension, Economics and Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (4), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myofibril Changes in the Copepod Pseudodiaptomus marinus Exposed to Haline and Thermal Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Héliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vandenbunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (11), pp.e0164770. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0164770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Issues and Challenges of SiC-MOSFET Power Modules in High Temperature Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (3), pp.204-210. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1735-1738. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison study on performances and robustness between SiC MOSFET &amp; JFET devices - Abilities for aeronautics application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (9-10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Study on Performances and Reliability between MOSFET & JFET Silicon carbide technologies - Abilities for Aeronautics Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and aging test methodology for power electronic devices at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 324, pp 411-414. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bearing Damage Using Stator Current, Electrical and Voltage to Cancel Electrical Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.11-32. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/235236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on junction temperature estimation based on junction voltage measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (9-11), pp 1506-1510. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Bearing Faults Detection Method Based on Instantaneous Power Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol 55 (12), pp.4252 - 4259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au diagnostic de machines électromécaniques : Exploitation des signaux électriques et de la vitesse instantanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Jean Monnet - Saint-Etienne, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00454915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ali IBRAHIM </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ali-ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9152-8307</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142988715</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical implementation of a Novel Temperature-Insensitive Aging Indicator for on-line monitoring of bond-wire degradation in IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical-microstructural approach for modeling the crack passage at topside metallic parts in IGBT semiconductor power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 23rd International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, St Julian, Malta. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE54907.2022.9758895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model for Real-Time Junction Temperature Estimation of Multi-chip Power Module in PWM operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 13th International Symposium on Power Electronics for Distributed Generation Systems (PEDG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kiel, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDG54999.2022.9923091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition monitoring and evaluation of Ron degradation during power cycling in switching mode of SiC-Mosfets power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ingrosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Integrated Power Electronics Systems (CIPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire-bond Contact Degradation Modelling for Remaining Useful Lifetime Prognosis of IGBT Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Al Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2020, 31st European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Useful Lifetime estimation for Electronic Power modules using an analytical degradation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Al Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Conference of the PHM Society 2020 (The Prognostics and Health Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Turin (virtual conference), Italy. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Electro-Thermal Model for a Multichip Power Module Used in a Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslava Mitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Exhibition and Conference for Power Electronics and Energy Management (PCIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nuremberg, Germany. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Tests in High Temperature Conditions of SiC-MOSFET Power Modules and Ageing Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2016 - 9th International Conference on integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nuremberg, Germany. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power cycling ageing tests at 200°C of SiC assemblies for high temperature electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of 1.2 kV investigation of SiC MOSFETs for aeronautics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE), 2013 15th European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power cycling aging tests at 200°C of SiC assemblies for high temperature electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 13 - European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Cyclostationarity of Electrical Signal for Bearing Fault Detection in Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zoaeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIT'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Mumbai, India. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical signals analysis of an asynchronous motor for bearing fault detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Widian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Induction Machine Bearing Fault by Using of Instantaneous Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth symposium on Vibrations, chocs &amp; bruit (VCB 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Rolling Element Bearing Faults by Analysis of the Motor Current, in proceeding of IMechE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Randall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Vibrations in Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, London, United Kingdom. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Rolling Element Bearing Faults by Using of Instantaneous Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMA2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leuven, Belgium. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't ignore nonstationarity: use it to advantage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMA2006 International Conference on Noise and Vibration Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of rolling element bearing faults by analysis of the motor current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B Randall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMechE 9th International Conference on Vibrations in Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Fatigue Effect on the Grain Groove Profile in the Case of Diffusion in Thin Polycrystalline Films of Power Electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (9), pp.1781. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi14091781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New model of crack propagation of aluminium wire bonds in IGBT power modules under low temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.115066. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Stress Analysis Comparison in IGBT Power Modules between DC and switching Power Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ingrosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (9), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2023.3289890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EBSD Study of Fatigue Crack Propagation in Bonded Aluminum Wires Cycled from 55°C to 85°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (12), pp.7353-7365. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-022-09937-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite elements analyses of early-stage crack propagation in aluminum wire bonds due to power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114610. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined physicochemical-microstructural approach to predict the crack path at the topside interconnections in IGBT power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.114516. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural evolution during the crack propagation at the bond-wire contact area of IGBT power modules upon power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of load sequence interaction on bond-wire lifetime due to power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.5601. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84976-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using of Bond-Wire Resistance as Ageing Indicator of Semiconductor Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan V. Mollov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Microelectronics Reliability, 114, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire-bond contact degradation modeling for remaining useful lifetime prognosis of IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Al-Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the aging mechanism occurring at the bond-wire contact of IGBT power devices during power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mollov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.113873. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant ΔTj Power Cycling Strategy in DC Mode for Top-Metal and Bond-Wire Contacts Degradation Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (3), pp.2171-2180. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2018.2847234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New solution of the partial differential equation of the grain groove profile problem in the case of evaporation/condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamieh Tayssir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 p. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46537-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Growth Regulator-Brassinolide for Mitigating Field Waterlogging Stress on Maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Otie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egrinya Eneji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (3), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-based Model for Lifetime Estimation of Bond-Wire Contacts using Power Cycling Tests and Finite Element Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 p. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2019.2918941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Analytical Model for Real-Time Junction Temperature Estimation of Multichip Power Module Used in a Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslava Mitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.5292 - 5301. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2017.2736534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the degradation mechanisms occurring in the topside interconnections of IGBT power devices during power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88, p. 462 - 469. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Solutions to the Problem of the Grain Groove Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience &amp; Technology: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15226/2374-8141/5/2/00157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the charges weight between interface and oxygen traps in barrier layer on the 2DEG density of Al2O3/AlGaN/GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.1220-1228. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10825-018-1186-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of power cycling tests on traps under the gate of Al2O3/AlGaN/GaN normally-ON devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Elharizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp. 671-676. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Kidney Dysfunction among Orthopaedic Patients in Northwestern Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M Adamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M Wudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N Salihu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. A Koki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Medicine and Medical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (4), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo and in vitro Toxicity Studies of Crude and Partially Purified Leaf Extracts of Jatropha curcas in Wistar Albino Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Y Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. K Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (2), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Efficiency of Irrigated Vegetable Production in Borno State Nigeria: A Stochastic Frontier Cost Function Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. G Shettima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. T Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. A Zongoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Agricultural Extension, Economics and Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (4), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myofibril Changes in the Copepod Pseudodiaptomus marinus Exposed to Haline and Thermal Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Héliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vandenbunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (11), pp.e0164770. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0164770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Issues and Challenges of SiC-MOSFET Power Modules in High Temperature Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (3), pp.204-210. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1735-1738. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Study on Performances and Reliability between MOSFET & JFET Silicon carbide technologies - Abilities for Aeronautics Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison study on performances and robustness between SiC MOSFET &amp; JFET devices - Abilities for aeronautics application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (9-10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and aging test methodology for power electronic devices at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 324, pp 411-414. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bearing Damage Using Stator Current, Electrical and Voltage to Cancel Electrical Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.11-32. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/235236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on junction temperature estimation based on junction voltage measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (9-11), pp 1506-1510. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Bearing Faults Detection Method Based on Instantaneous Power Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol 55 (12), pp.4252 - 4259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au diagnostic de machines électromécaniques : Exploitation des signaux électriques et de la vitesse instantanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Jean Monnet - Saint-Etienne, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00454915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DA3420F"/>
+    <w:nsid w:val="115918C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ali-ibrahim" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9152-8307" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142988715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05074026v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lallemand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0022" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154674v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDG54999.2022.9923091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656145v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj-Berkani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ingrosso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656147v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Shqair" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758895" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nazar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degrenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Masry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671574v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Ouhab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ousten" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslava Mitova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700475v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Dhouha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Berkani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671569v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Othman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634665" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnardot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552237v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Widian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoaeter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553851v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Randall" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boustany" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Sabri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibrahim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Badaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B Randall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14091781" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154649v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lallemand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115066" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3289890" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pichon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-022-09937-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Halouani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ibrahim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouhab" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114610" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656143v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114516" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114635" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son-Ha Tran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84976-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan V. Mollov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113757" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nazar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Al-Masry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113824" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271785v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Dornic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degrenne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mollov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113873" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195018v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ousten" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2018.2847234" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186758v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamieh Tayssir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46537-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363111v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Otie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Ping" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egrinya Eneji" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186162v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2019.2918941" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815391v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Zaki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Escoffier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-018-1186-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093930v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15226/2374-8141/5/2/00157" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723547v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2017.2736534" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090201v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh Tran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.041" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093634v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Elharizi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.070" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422498v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mahe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y Muhammad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muhammad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. K Adam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388618v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M Adamu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Wudil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J Alhassan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N Salihu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A Koki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448451v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G Shettima" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T Mohammed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A Zongoma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Souissi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;liot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vandenbunder" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164770" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671546v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.11.030" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876938v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.072" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96DV8SM8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739653v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.078" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP6SG9ZT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868886v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Othman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701988v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.411" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/235236" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704413v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.102" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551952v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00454915v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ali-ibrahim" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9152-8307" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142988715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05074026v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lallemand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0022" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Shqair" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj-Berkani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758895" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154674v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDG54999.2022.9923091" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ingrosso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nazar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degrenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Masry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671574v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Ouhab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ousten" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslava Mitova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Othman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Berkani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634665" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Dhouha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552233v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoaeter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552237v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Widian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553139v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnardot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553851v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Randall" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boustany" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Sabri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibrahim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Badaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B Randall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14091781" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154649v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lallemand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115066" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3289890" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pichon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-022-09937-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Halouani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ibrahim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouhab" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114610" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656143v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114516" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114635" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son-Ha Tran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84976-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan V. Mollov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113757" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nazar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Al-Masry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113824" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271785v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Dornic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degrenne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mollov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113873" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195018v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ousten" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2018.2847234" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186758v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamieh Tayssir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46537-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363111v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Otie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Ping" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egrinya Eneji" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186162v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2019.2918941" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723547v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2017.2736534" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090201v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh Tran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.041" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093930v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15226/2374-8141/5/2/00157" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815391v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Zaki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Escoffier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-018-1186-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093634v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Elharizi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.070" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388618v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M Adamu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Wudil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J Alhassan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N Salihu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A Koki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422498v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mahe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y Muhammad" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muhammad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. K Adam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448451v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G Shettima" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T Mohammed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A Zongoma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Souissi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;liot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vandenbunder" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164770" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671546v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.11.030" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876938v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.072" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96DV8SM8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868886v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Othman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.078" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP6SG9ZT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739653v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701988v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.411" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/235236" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704413v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.102" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551952v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00454915v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>