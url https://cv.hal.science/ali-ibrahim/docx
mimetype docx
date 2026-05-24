--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ali IBRAHIM </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ali-ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9152-8307</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142988715</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical implementation of a Novel Temperature-Insensitive Aging Indicator for on-line monitoring of bond-wire degradation in IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical-microstructural approach for modeling the crack passage at topside metallic parts in IGBT semiconductor power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 23rd International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, St Julian, Malta. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE54907.2022.9758895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model for Real-Time Junction Temperature Estimation of Multi-chip Power Module in PWM operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 13th International Symposium on Power Electronics for Distributed Generation Systems (PEDG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kiel, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDG54999.2022.9923091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition monitoring and evaluation of Ron degradation during power cycling in switching mode of SiC-Mosfets power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ingrosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Integrated Power Electronics Systems (CIPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire-bond Contact Degradation Modelling for Remaining Useful Lifetime Prognosis of IGBT Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Al Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2020, 31st European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Useful Lifetime estimation for Electronic Power modules using an analytical degradation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Al Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Conference of the PHM Society 2020 (The Prognostics and Health Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Turin (virtual conference), Italy. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Electro-Thermal Model for a Multichip Power Module Used in a Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslava Mitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Exhibition and Conference for Power Electronics and Energy Management (PCIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nuremberg, Germany. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Tests in High Temperature Conditions of SiC-MOSFET Power Modules and Ageing Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2016 - 9th International Conference on integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nuremberg, Germany. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power cycling ageing tests at 200°C of SiC assemblies for high temperature electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of 1.2 kV investigation of SiC MOSFETs for aeronautics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE), 2013 15th European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power cycling aging tests at 200°C of SiC assemblies for high temperature electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 13 - European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Cyclostationarity of Electrical Signal for Bearing Fault Detection in Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zoaeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIT'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Mumbai, India. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical signals analysis of an asynchronous motor for bearing fault detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Widian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Induction Machine Bearing Fault by Using of Instantaneous Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth symposium on Vibrations, chocs &amp; bruit (VCB 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Rolling Element Bearing Faults by Analysis of the Motor Current, in proceeding of IMechE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Randall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Vibrations in Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, London, United Kingdom. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Rolling Element Bearing Faults by Using of Instantaneous Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMA2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leuven, Belgium. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't ignore nonstationarity: use it to advantage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMA2006 International Conference on Noise and Vibration Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of rolling element bearing faults by analysis of the motor current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B Randall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMechE 9th International Conference on Vibrations in Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Fatigue Effect on the Grain Groove Profile in the Case of Diffusion in Thin Polycrystalline Films of Power Electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (9), pp.1781. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi14091781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New model of crack propagation of aluminium wire bonds in IGBT power modules under low temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.115066. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Stress Analysis Comparison in IGBT Power Modules between DC and switching Power Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ingrosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (9), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2023.3289890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EBSD Study of Fatigue Crack Propagation in Bonded Aluminum Wires Cycled from 55°C to 85°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (12), pp.7353-7365. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-022-09937-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite elements analyses of early-stage crack propagation in aluminum wire bonds due to power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114610. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined physicochemical-microstructural approach to predict the crack path at the topside interconnections in IGBT power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.114516. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural evolution during the crack propagation at the bond-wire contact area of IGBT power modules upon power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of load sequence interaction on bond-wire lifetime due to power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.5601. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84976-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using of Bond-Wire Resistance as Ageing Indicator of Semiconductor Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan V. Mollov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Microelectronics Reliability, 114, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire-bond contact degradation modeling for remaining useful lifetime prognosis of IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Al-Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the aging mechanism occurring at the bond-wire contact of IGBT power devices during power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mollov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.113873. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant ΔTj Power Cycling Strategy in DC Mode for Top-Metal and Bond-Wire Contacts Degradation Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (3), pp.2171-2180. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2018.2847234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New solution of the partial differential equation of the grain groove profile problem in the case of evaporation/condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamieh Tayssir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 p. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46537-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Growth Regulator-Brassinolide for Mitigating Field Waterlogging Stress on Maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Otie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egrinya Eneji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (3), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-based Model for Lifetime Estimation of Bond-Wire Contacts using Power Cycling Tests and Finite Element Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 p. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2019.2918941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Analytical Model for Real-Time Junction Temperature Estimation of Multichip Power Module Used in a Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslava Mitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.5292 - 5301. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2017.2736534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the degradation mechanisms occurring in the topside interconnections of IGBT power devices during power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88, p. 462 - 469. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Solutions to the Problem of the Grain Groove Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience &amp; Technology: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15226/2374-8141/5/2/00157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the charges weight between interface and oxygen traps in barrier layer on the 2DEG density of Al2O3/AlGaN/GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.1220-1228. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10825-018-1186-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of power cycling tests on traps under the gate of Al2O3/AlGaN/GaN normally-ON devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Elharizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp. 671-676. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Kidney Dysfunction among Orthopaedic Patients in Northwestern Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M Adamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M Wudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N Salihu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. A Koki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Medicine and Medical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (4), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo and in vitro Toxicity Studies of Crude and Partially Purified Leaf Extracts of Jatropha curcas in Wistar Albino Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Y Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. K Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (2), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Efficiency of Irrigated Vegetable Production in Borno State Nigeria: A Stochastic Frontier Cost Function Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. G Shettima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. T Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. A Zongoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Agricultural Extension, Economics and Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (4), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myofibril Changes in the Copepod Pseudodiaptomus marinus Exposed to Haline and Thermal Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Héliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vandenbunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (11), pp.e0164770. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0164770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Issues and Challenges of SiC-MOSFET Power Modules in High Temperature Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (3), pp.204-210. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1735-1738. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Study on Performances and Reliability between MOSFET & JFET Silicon carbide technologies - Abilities for Aeronautics Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison study on performances and robustness between SiC MOSFET &amp; JFET devices - Abilities for aeronautics application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (9-10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and aging test methodology for power electronic devices at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 324, pp 411-414. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bearing Damage Using Stator Current, Electrical and Voltage to Cancel Electrical Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.11-32. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/235236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on junction temperature estimation based on junction voltage measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (9-11), pp 1506-1510. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Bearing Faults Detection Method Based on Instantaneous Power Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol 55 (12), pp.4252 - 4259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au diagnostic de machines électromécaniques : Exploitation des signaux électriques et de la vitesse instantanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Jean Monnet - Saint-Etienne, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00454915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ali IBRAHIM </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ali-ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9152-8307</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142988715</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical implementation of a Novel Temperature-Insensitive Aging Indicator for on-line monitoring of bond-wire degradation in IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/epe2025-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Model for Real-Time Junction Temperature Estimation of Multi-chip Power Module in PWM operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 13th International Symposium on Power Electronics for Distributed Generation Systems (PEDG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kiel, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDG54999.2022.9923091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition monitoring and evaluation of Ron degradation during power cycling in switching mode of SiC-Mosfets power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ingrosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Integrated Power Electronics Systems (CIPS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical-microstructural approach for modeling the crack passage at topside metallic parts in IGBT semiconductor power electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 23rd International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, St Julian, Malta. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSimE54907.2022.9758895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire-bond Contact Degradation Modelling for Remaining Useful Lifetime Prognosis of IGBT Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Al Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2020, 31st European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Useful Lifetime estimation for Electronic Power modules using an analytical degradation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Al Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Conference of the PHM Society 2020 (The Prognostics and Health Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Turin (virtual conference), Italy. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Electro-Thermal Model for a Multichip Power Module Used in a Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslava Mitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Exhibition and Conference for Power Electronics and Energy Management (PCIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nuremberg, Germany. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Tests in High Temperature Conditions of SiC-MOSFET Power Modules and Ageing Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS 2016 - 9th International Conference on integrated Power Electronics Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nuremberg, Germany. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Dhouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power cycling aging tests at 200°C of SiC assemblies for high temperature electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 13 - European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of 1.2 kV investigation of SiC MOSFETs for aeronautics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power Electronics and Applications (EPE), 2013 15th European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2013.6634665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power cycling ageing tests at 200°C of SiC assemblies for high temperature electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Cyclostationarity of Electrical Signal for Bearing Fault Detection in Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zoaeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICIT'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Mumbai, India. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Induction Machine Bearing Fault by Using of Instantaneous Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth symposium on Vibrations, chocs &amp; bruit (VCB 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical signals analysis of an asynchronous motor for bearing fault detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Widian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Rolling Element Bearing Faults by Analysis of the Motor Current, in proceeding of IMechE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Randall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Vibrations in Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, London, United Kingdom. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Rolling Element Bearing Faults by Using of Instantaneous Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMA2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leuven, Belgium. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't ignore nonstationarity: use it to advantage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMA2006 International Conference on Noise and Vibration Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of rolling element bearing faults by analysis of the motor current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B Randall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMechE 9th International Conference on Vibrations in Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New model of crack propagation of aluminium wire bonds in IGBT power modules under low temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.115066. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Fatigue Effect on the Grain Groove Profile in the Case of Diffusion in Thin Polycrystalline Films of Power Electronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (9), pp.1781. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi14091781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Stress Analysis Comparison in IGBT Power Modules between DC and switching Power Cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Ingrosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (9), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2023.3289890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EBSD Study of Fatigue Crack Propagation in Bonded Aluminum Wires Cycled from 55°C to 85°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (12), pp.7353-7365. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-022-09937-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite elements analyses of early-stage crack propagation in aluminum wire bonds due to power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ouhab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114610. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined physicochemical-microstructural approach to predict the crack path at the topside interconnections in IGBT power devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.114516. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural evolution during the crack propagation at the bond-wire contact area of IGBT power modules upon power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Shqair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of load sequence interaction on bond-wire lifetime due to power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.5601. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84976-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using of Bond-Wire Resistance as Ageing Indicator of Semiconductor Power Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan V. Mollov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Microelectronics Reliability, 114, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire-bond contact degradation modeling for remaining useful lifetime prognosis of IGBT power modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Al-Masry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the aging mechanism occurring at the bond-wire contact of IGBT power devices during power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mollov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.113873. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2020.113873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant ΔTj Power Cycling Strategy in DC Mode for Top-Metal and Bond-Wire Contacts Degradation Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (3), pp.2171-2180. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2018.2847234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New solution of the partial differential equation of the grain groove profile problem in the case of evaporation/condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamieh Tayssir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 p. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46537-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Growth Regulator-Brassinolide for Mitigating Field Waterlogging Stress on Maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Otie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egrinya Eneji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (3), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-based Model for Lifetime Estimation of Bond-Wire Contacts using Power Cycling Tests and Finite Element Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son-Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 p. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTPE.2019.2918941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the charges weight between interface and oxygen traps in barrier layer on the 2DEG density of Al2O3/AlGaN/GaN HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.1220-1228. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10825-018-1186-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Solutions to the Problem of the Grain Groove Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience &amp; Technology: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15226/2374-8141/5/2/00157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Analytical Model for Real-Time Junction Temperature Estimation of Multichip Power Module Used in a Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Ouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslava Mitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.5292 - 5301. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2017.2736534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the degradation mechanisms occurring in the topside interconnections of IGBT power devices during power cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Dornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88, p. 462 - 469. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of power cycling tests on traps under the gate of Al2O3/AlGaN/GaN normally-ON devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Elharizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ousten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp. 671-676. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Kidney Dysfunction among Orthopaedic Patients in Northwestern Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M Adamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M Wudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N Salihu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. A Koki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Medicine and Medical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (4), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo and in vitro Toxicity Studies of Crude and Partially Purified Leaf Extracts of Jatropha curcas in Wistar Albino Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Y Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. K Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (2), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Efficiency of Irrigated Vegetable Production in Borno State Nigeria: A Stochastic Frontier Cost Function Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. G Shettima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. T Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. A Zongoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Agricultural Extension, Economics and Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (4), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myofibril Changes in the Copepod Pseudodiaptomus marinus Exposed to Haline and Thermal Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Héliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vandenbunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (11), pp.e0164770. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0164770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Cycling Issues and Challenges of SiC-MOSFET Power Modules in High Temperature Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ousten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (3), pp.204-210. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of 1.2 kV SiC MOSFET devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1735-1738. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison study on performances and robustness between SiC MOSFET &amp; JFET devices - Abilities for aeronautics application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Bouarroudj-Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (9-10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Study on Performances and Reliability between MOSFET & JFET Silicon carbide technologies - Abilities for Aeronautics Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira Berkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (10), pp.1859-1864. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and aging test methodology for power electronic devices at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 324, pp 411-414. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bearing Damage Using Stator Current, Electrical and Voltage to Cancel Electrical Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.11-32. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/235236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on junction temperature estimation based on junction voltage measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (9-11), pp 1506-1510. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Bearing Faults Detection Method Based on Instantaneous Power Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonnardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol 55 (12), pp.4252 - 4259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au diagnostic de machines électromécaniques : Exploitation des signaux électriques et de la vitesse instantanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Jean Monnet - Saint-Etienne, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00454915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="115918C3"/>
+    <w:nsid w:val="A0F351C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ali-ibrahim" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9152-8307" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142988715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05074026v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lallemand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0022" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Shqair" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj-Berkani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758895" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154674v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDG54999.2022.9923091" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ingrosso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nazar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degrenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Masry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671574v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Ouhab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ousten" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslava Mitova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Othman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Berkani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634665" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Dhouha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552233v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoaeter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552237v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Widian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553139v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnardot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553851v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Randall" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boustany" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Sabri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibrahim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Badaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B Randall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14091781" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154649v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lallemand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115066" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3289890" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pichon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-022-09937-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Halouani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ibrahim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouhab" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114610" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656143v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114516" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114635" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son-Ha Tran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84976-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan V. Mollov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113757" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nazar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Al-Masry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113824" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271785v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Dornic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degrenne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mollov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113873" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195018v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ousten" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2018.2847234" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186758v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamieh Tayssir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46537-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363111v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Otie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Ping" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egrinya Eneji" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186162v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2019.2918941" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723547v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2017.2736534" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090201v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh Tran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.041" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093930v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15226/2374-8141/5/2/00157" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815391v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Zaki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Escoffier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-018-1186-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093634v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Elharizi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.070" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388618v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M Adamu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Wudil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J Alhassan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N Salihu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A Koki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422498v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mahe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y Muhammad" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muhammad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. K Adam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448451v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G Shettima" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T Mohammed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A Zongoma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Souissi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;liot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vandenbunder" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164770" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671546v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.11.030" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876938v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.072" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96DV8SM8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868886v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Othman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.078" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP6SG9ZT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739653v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701988v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.411" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/235236" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704413v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.102" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551952v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00454915v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ali-ibrahim" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9152-8307" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142988715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05074026v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lallemand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0022" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154674v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDG54999.2022.9923091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656145v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Bouarroudj-Berkani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ingrosso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656147v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Shqair" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Halouani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE54907.2022.9758895" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nazar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degrenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Masry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671574v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Ouhab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ousten" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslava Mitova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700475v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Dhouha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Berkani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671569v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Othman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634665" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552233v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoaeter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnardot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552237v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Widian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553851v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Randall" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boustany" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Sabri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibrahim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Badaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B Randall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154649v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lallemand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115066" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209549v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14091781" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3289890" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pichon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-022-09937-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Halouani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ibrahim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouhab" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114610" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656143v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114516" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114635" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son-Ha Tran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84976-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan V. Mollov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113757" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nazar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Al-Masry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113824" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271785v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Dornic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degrenne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mollov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113873" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195018v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ousten" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2018.2847234" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186758v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamieh Tayssir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46537-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363111v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Otie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Ping" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egrinya Eneji" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186162v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2019.2918941" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815391v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Zaki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Escoffier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-018-1186-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093930v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15226/2374-8141/5/2/00157" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723547v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2017.2736534" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090201v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh Tran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.041" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093634v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Elharizi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.070" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388618v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M Adamu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Wudil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J Alhassan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N Salihu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A Koki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422498v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mahe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y Muhammad" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muhammad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. K Adam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448451v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. G Shettima" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T Mohammed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A Zongoma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Souissi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Leray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;liot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vandenbunder" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164770" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671546v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.11.030" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876938v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.072" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96DV8SM8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739653v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.078" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP6SG9ZT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868886v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Othman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lefebvre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701988v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.411" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/235236" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704413v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.102" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551952v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00454915v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>