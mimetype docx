--- v0 (2026-04-12)
+++ v1 (2026-05-15)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-0956-8108</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=7FztUS8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -152,250 +173,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decomposed hybrid approach to business process and data modeling with LLMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Nour Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cooperative Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218843026500024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-code solutions for business process dataflows: From modeling to execution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Nour Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 135, pp.102577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.is.2025.102577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -405,657 +426,657 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decomposed hybrid approach to business process modeling with LLMs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nala2BPMN: automating BPMN model generation with large language models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Nour Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olan Anesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference Cooperative Information Systems (CoopIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-81375-7_14⟩</w:t>
+              <w:t xml:space="preserve">30th International Conference (CoopIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.398-404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-81375-7_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497568v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nala2BPMN: automating BPMN model generation with large language models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A decomposed hybrid approach to business process modeling with LLMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Nour Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olan Anesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference (CoopIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th International Conference Cooperative Information Systems (CoopIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.243-260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-81375-7_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-81375-7_27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05498013v1</w:t>
+                <w:t xml:space="preserve">hal-05497568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zooming in for clarity: towards low-code modeling for activity data flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Nour Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Business Process Management {BPM}</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Utrecht, Netherlands. pp.267-282, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41623-1_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling multi-process discovery on graph databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Nour Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriana Kobeissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoopIS 2022: Cooperative Information Systems - 28th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Bolzano, Bolzen, France. pp.112-130, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-17834-4_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REDUCE: a semi-supervised scalable approach for REsult DUplication detection in Search Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hazimeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahraa Chreim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Nour Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Mugellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Szczecin, Poland. pp.893-902, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2021.08.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1065,420 +1086,420 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Labeling for Third-Party Cybersecurity Risk Assessment: A Semi-Supervised Approach to Intent-Aware Question Retrieval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Semantic labeling for third-party cybersecurity risk assessment: a semi-supervised approach to intent-aware question retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Nour Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Acheli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Steunou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the marriage of theory and practice in data-aware business processes via low-code -extended version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Nour Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach to process discovery with enhanced loop handling (extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Nour Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-awareness in business process: a systematic literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Nour Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathon Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1488,114 +1509,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive framework for low-code data-centric process management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Nour Eldin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer science. Institut Polytechnique de Paris, 2025. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2025IPPAS009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05141911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1663,51 +1684,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71674CA2"/>
+    <w:nsid w:val="FF401CE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1894,51 +1915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ali-nour-eldin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0956-8108" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558483v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nour Eldin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dalmas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218843026500024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498017v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Baudot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2025.102577" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497568v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Assy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olan Anesini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81375-7_14" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81375-7_27" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41623-1_16" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992652v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriana Kobeissi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17834-4_7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498031v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hazimeh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Chreim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Harb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mugellini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.08.092" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Acheli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Steunou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Baudot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05141911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025IPPAS009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ali-nour-eldin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0956-8108" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=7FztUS8AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558483v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nour Eldin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dalmas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218843026500024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498017v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Baudot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2025.102577" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Assy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olan Anesini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81375-7_27" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497568v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81375-7_14" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376895v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41623-1_16" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriana Kobeissi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17834-4_7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498031v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hazimeh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Chreim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Harb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mugellini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.08.092" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Acheli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Steunou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Baudot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05141911v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025IPPAS009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>