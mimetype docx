--- v0 (2026-03-10)
+++ v1 (2026-05-14)
@@ -321,356 +321,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic micromechanical measurement of the flexural modulus of micrometre-sized diameter single natural fibres using a vibrating microcantilever technique</w:t>
+                <w:t xml:space="preserve">The Influence of Dew Retting on the Mechanical Properties of Single Flax Fibers Measured Using Micromechanical and Nanomechanical Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Reda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Grec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6439/ad124e⟩</w:t>
+              <w:t xml:space="preserve">Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (10), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fib12100091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526995v1</w:t>
+                <w:t xml:space="preserve">hal-04747504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static micromechanical measurements of the flexural modulus and strength of micrometre-diameter single fibres using deflecting microcantilever techniques</w:t>
+                <w:t xml:space="preserve">Dynamic micromechanical measurement of the flexural modulus of micrometre-sized diameter single natural fibres using a vibrating microcantilever technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Reda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-53082-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (1), pp.015009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6439/ad124e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440884v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Dew Retting on the Mechanical Properties of Single Flax Fibers Measured Using Micromechanical and Nanomechanical Approaches</w:t>
+                <w:t xml:space="preserve">Static micromechanical measurements of the flexural modulus and strength of micrometre-diameter single fibres using deflecting microcantilever techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Reda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (10), pp.91. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.2967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fib12100091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-53082-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747504v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -899,51 +899,51 @@
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 50th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Helsinki, France. pp.1-3, </w:t>
+              <w:t xml:space="preserve">, Aug 2025, Helsinki, Finland. pp.1-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz61557.2025.11319861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1357,51 +1357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315593v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Arscott" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12801-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960263v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture15040395" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526995v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ad124e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53082-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Grec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib12100091" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jamois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz61557.2025.11319935" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Banerjee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hannotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz61557.2025.11319861" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ad3659" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04951592v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ULILN055" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315593v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Arscott" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12801-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960263v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture15040395" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747504v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Grec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib12100091" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526995v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ad124e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440884v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53082-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jamois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz61557.2025.11319935" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Banerjee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hannotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz61557.2025.11319861" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ad3659" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04951592v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ULILN055" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>