--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -993,230 +993,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture-Driven Digital Volume Correlation for Measuring the Deformation of the Cell-Struts in a Cellular Material Undergoing Crushing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ON THE NON-INVASIVE ADAPTIVE SPLINE REGULARIZATION OF FINITE ELEMENT DIGITAL IMAGE CORRELATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rouwane</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Experimental Mechanics (ICEM20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156176v1</w:t>
+                <w:t xml:space="preserve">hal-04156183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE NON-INVASIVE ADAPTIVE SPLINE REGULARIZATION OF FINITE ELEMENT DIGITAL IMAGE CORRELATION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+                <w:t xml:space="preserve">Architecture-Driven Digital Volume Correlation for Measuring the Deformation of the Cell-Struts in a Cellular Material Undergoing Crushing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rouwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Rouwane</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Experimental Mechanics (ICEM20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156183v1</w:t>
+                <w:t xml:space="preserve">hal-04156176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive regularization of finite element digital image correlation by means of hierarchical B-splines and free-form deformation</w:t>
               </w:r>
@@ -1291,51 +1291,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélation d’images volumiques assistée par des modèles basés sur les images pour la mesure de champs cinématiques à l’échelle de la micro-architecture de matériaux cellulaires</w:t>
+                <w:t xml:space="preserve">Corrélation d'images volumiques assistée par des modèles basés sur les images pour la mesure de champs cinématiques à l'échelle de la micro-architecture de matériaux cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rouwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
@@ -1353,97 +1353,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2022 - 15ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Giens, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674861v1</w:t>
+                <w:t xml:space="preserve">hal-03717600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélation d'images volumiques assistée par des modèles basés sur les images pour la mesure de champs cinématiques à l'échelle de la micro-architecture de matériaux cellulaires</w:t>
+                <w:t xml:space="preserve">Corrélation d’images volumiques assistée par des modèles basés sur les images pour la mesure de champs cinématiques à l’échelle de la micro-architecture de matériaux cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rouwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
@@ -1461,73 +1461,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">CSMA 2022 - 15ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717600v1</w:t>
+                <w:t xml:space="preserve">hal-03674861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic regularization of Digital Image Correlation: An application to cellular materials</w:t>
               </w:r>
@@ -1615,51 +1615,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a fairly-priced, embedded domain based mechanical model for image registration</w:t>
+                <w:t xml:space="preserve">A fairly priced, unfitted spline image-based model and its first use for data assimilation in mechanics of materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rouwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
@@ -1677,97 +1677,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress in Computational Mechanics and ECCOMAS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">YIC 2021 - VI ECCOMAS Young Investigators (virtual) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115002v1</w:t>
+                <w:t xml:space="preserve">hal-03282365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation mécanique basée sur les images : application à la corrélation d'images volumiques</w:t>
+                <w:t xml:space="preserve">Construction of a fairly-priced, embedded domain based mechanical model for image registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rouwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
@@ -1785,97 +1785,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Colloque Rayons X et Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">14th World Congress in Computational Mechanics and ECCOMAS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03471938v1</w:t>
+                <w:t xml:space="preserve">hal-03115002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fairly priced, unfitted spline image-based model and its first use for data assimilation in mechanics of materials</w:t>
+                <w:t xml:space="preserve">Modélisation mécanique basée sur les images : application à la corrélation d'images volumiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rouwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
@@ -1893,73 +1893,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">YIC 2021 - VI ECCOMAS Young Investigators (virtual) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">XIV Colloque Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282365v1</w:t>
+                <w:t xml:space="preserve">hal-03471938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new numerical scheme for the measurement of strain fields in cellular micro-structures without pattern</w:t>
               </w:r>
@@ -2858,51 +2858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229346v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Afshari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharif Ahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Albiol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Albiol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2025.165804" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04592108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rouwane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Stinville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111165" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04063421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00957-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03337698v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111223" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013213v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113507" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04164062v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119929.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610523v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156183v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03674861v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424512v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978110v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04676240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jullien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Stinville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Proietti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04292771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00971-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229346v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Afshari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharif Ahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Albiol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Albiol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2025.165804" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04592108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rouwane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Stinville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111165" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04063421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00957-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03337698v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111223" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013213v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113507" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04164062v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119929.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610523v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156183v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03674861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282365v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115002v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471938v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424512v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978110v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04676240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jullien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Stinville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Proietti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04292771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00971-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>