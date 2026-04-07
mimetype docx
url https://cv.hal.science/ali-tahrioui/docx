--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -100,1171 +100,1171 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-binding antiterminators: regulation of metabolism and pathogenicity in bacteria</w:t>
+                <w:t xml:space="preserve">Pediococcus pentosaceus MZF16 Probiotic Strain Prevents In Vitro Cytotoxic Effects of Pseudomonas aeruginosa H103 and Prolongs the Lifespan of Caenorhabditis elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Soussan</w:t>
+                <w:t xml:space="preserve">Meryem Boujnane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (1), pp.1-24. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (3), pp.244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15476286.2025.2581452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/PATHOGENS14030244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469135v1</w:t>
+                <w:t xml:space="preserve">hal-05333540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinazoline-Derivatives of Imino-1,2,3-Dithiazoles Promote Biofilm Dispersion of Pseudomonas aeruginosa</w:t>
+                <w:t xml:space="preserve">RNA-binding antiterminators: regulation of metabolism and pathogenicity in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+                <w:t xml:space="preserve">Diane Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+                <w:t xml:space="preserve">Rafael Ruiz de la Haba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphnée de Crozals</w:t>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Layec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Broudic</w:t>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph18111733⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2025.2581452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469128v1</w:t>
+                <w:t xml:space="preserve">hal-05469135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squalamine and claramine A1 disperse Pseudomonas aeruginosa biofilm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quinazoline-Derivatives of Imino-1,2,3-Dithiazoles Promote Biofilm Dispersion of Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Varin Simon</w:t>
+                <w:t xml:space="preserve">Daphnée de Crozals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Layec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Broudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofilm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2025.100293⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (11), pp.1733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph18111733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209814v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pediococcus pentosaceus MZF16 Probiotic Strain Prevents In Vitro Cytotoxic Effects of Pseudomonas aeruginosa H103 and Prolongs the Lifespan of Caenorhabditis elegans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+                <w:t xml:space="preserve">Squalamine and claramine A1 disperse Pseudomonas aeruginosa biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+                <w:t xml:space="preserve">Evan Croize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Ferchichi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+                <w:t xml:space="preserve">Jennifer Varin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (3), pp.244. </w:t>
+              <w:t xml:space="preserve">Biofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.100293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/PATHOGENS14030244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2025.100293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333540v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic antifungal activity against Candida albicans between voriconazole and cyclosporine a loaded in polymeric nanoparticles</w:t>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Lifecycle: Involvement of Mechanical Constraints and Timeline of Matrix Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Martín</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">José Antonio Lebrón</w:t>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124593⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (8), pp.688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics13080688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885152v1</w:t>
+                <w:t xml:space="preserve">hal-04885182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Pathogenicity Regulation by RNA-binding Antiterminators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+                <w:t xml:space="preserve">Synergistic antifungal activity against Candida albicans between voriconazole and cyclosporine a loaded in polymeric nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael de la Haba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar López-Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel López-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R R de la Haba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+                <w:t xml:space="preserve">José Antonio Lebrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 664, pp.124593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04743180v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of human communications molecules on respiratory tractus bacterial pathogen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bacterial Pathogenicity Regulation by RNA-binding Antiterminators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R R de la Haba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Forge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Endocrine and Metabolic Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coemr.2024.100557⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04885159v1</w:t>
+                <w:t xml:space="preserve">hal-04743180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Lifecycle: Involvement of Mechanical Constraints and Timeline of Matrix Production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of human communications molecules on respiratory tractus bacterial pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (8), pp.688. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Endocrine and Metabolic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, pp.100557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics13080688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coemr.2024.100557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885182v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N -Acylsulfonamide: a valuable moiety to design new sulfa drug analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Smietana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1328,64 +1328,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High affinity iron uptake by pyoverdine in Pseudomonas aeruginosa involves multiple regulators besides Fur, PvdS, and FpvI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1711,861 +1711,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MacAB-TolC Contributes to the Development of Acinetobacter baumannii Biofilm at the Solid–Liquid Interface</w:t>
+                <w:t xml:space="preserve">Effect of Phthalates and Their Substitutes on the Physiology of Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandon Robin</w:t>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Nicol</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Annick Schaumann</w:t>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.785161⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (9), pp.1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10091788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854930v1</w:t>
+                <w:t xml:space="preserve">hal-03777008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Dispersion by the Human Atrial Natriuretic Peptide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MacAB-TolC Contributes to the Development of Acinetobacter baumannii Biofilm at the Solid–Liquid Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Clamens</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Brandon Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Schaumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202103262⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.785161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.785161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097446v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pf4 Phage Variant Infection Reduces Virulence-Associated Traits in Pseudomonas aeruginosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Dispersion by the Human Atrial Natriuretic Peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Tortuel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Flore Nilly</w:t>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01548-22⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (7), pp.2103262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202103262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890330v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Carbon Source Supplementations on Pseudomonas aeruginosa Physiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pf4 Phage Variant Infection Reduces Virulence-Associated Traits in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Sauvage</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hung Le</w:t>
+                <w:t xml:space="preserve">Flore Nilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00936⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01548-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656293v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organs-on-Chips Platforms Are Everywhere: A Zoom on Biomedical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+                <w:t xml:space="preserve">Impact of Carbon Source Supplementations on Pseudomonas aeruginosa Physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaviard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Connil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Corinne Barbey</w:t>
+                <w:t xml:space="preserve">Laurent Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bioengineering9110646⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890312v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Phthalates and Their Substitutes on the Physiology of Pseudomonas aeruginosa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organs-on-Chips Platforms Are Everywhere: A Zoom on Biomedical Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Groboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Verdon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (9), pp.1788. </w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (11), pp.646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10091788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering9110646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777008v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane-Interactive Compounds From Pistacia lentiscus L. Thwart Pseudomonas aeruginosa Virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2707,51 +2707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Quirós-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (12), pp.1626. </w:t>
@@ -2789,51 +2789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane-Interactive Compounds from Pistacia lentiscus L. Thwart Pseudomonas aeruginosa Virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3057,90 +3057,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of the Cell Wall Stress Response in Pseudomonas aeruginosa Infected by a Pf4 Phage Variant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3191,90 +3191,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular DNA release, quorum sensing, and PrrF1/F2 small RNAs are key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3325,90 +3325,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between Biofilm Condition and Virulence in Vibrio tapetis: A Transcriptomic Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine van Dillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3453,295 +3453,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of the Moderately Halophilic Gammaproteobacterium Halomonas anticariensis FP35T</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quorum Sensing in Some Representative Species of Halomonadaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Quesada</w:t>
+                <w:t xml:space="preserve">Mélanie Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Llamas</w:t>
+                <w:t xml:space="preserve">Emilia Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inmaculada Llamas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1), pp.260 - 275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life3010260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940003v1</w:t>
+                <w:t xml:space="preserve">hal-01938021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quorum Sensing in Some Representative Species of Halomonadaceae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Draft Genome Sequence of the Moderately Halophilic Gammaproteobacterium Halomonas anticariensis FP35T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inmaculada Llamas</w:t>
+                <w:t xml:space="preserve">E. Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Llamas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938021v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and phenotypic analysis of the GacS/GacA system in the moderate halophile Halomonas anticariensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inmaculada Llamas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 159 (Pt_3), pp.462 - 474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3827,51 +3827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Dubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 168 (9), pp.547 - 554. </w:t>
@@ -3909,77 +3909,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hanR/hanI quorum-sensing system of Halomonas anticariensis, a moderately halophilic bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Llamas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 157 (12), pp.3378 - 3387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4045,103 +4045,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of the antitermination factor AmiR and the ami operon in Pseudomonas aeruginosa biofilm regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurobiofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t>
@@ -4170,90 +4170,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4295,90 +4295,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into Pseudomonas aeruginosa adaptive response to sublethal concentrations of tobramycin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4420,51 +4420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural compounds targeting pyocyanin and quorum sensing in Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4472,51 +4472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimundo Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie-SFM2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
@@ -4584,51 +4584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4670,51 +4670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobramycine et biofilm : une histoire revisitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4827,103 +4827,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Pseudomonas aeruginosa-Staphylococcus aureus mixed biofilm platform for dispersal agents screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphnée de Crozals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Broudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque STAPHOSIUM 2025, 2ème edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Sainte Foy Lès Lyon, France</w:t>
@@ -4952,103 +4952,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a dual-biofilm model: a platform screening of biofilm dispersion activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphnée de Crozals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Broudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès National de la SFM, Microbes 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, BORDEAUX, France. 18, pp.571 - 586, 2020, </w:t>
@@ -5086,51 +5086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Human Atrial Natriuretic Peptide and Osteocrin Act as Powerful Weapons against Pseudomonas Aeruginosa Biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Forge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5138,51 +5138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtney J. Tremlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biennial Pseudomonas Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Copenhague, Denmark. 2024</w:t>
@@ -5211,90 +5211,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du peptide natriurétique humain ANP sur les biofilms de pseudomonas aeruginosa: résultats in vitro et in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5362,51 +5362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëliss Manac’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Calvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5474,90 +5474,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudomonas aeruginosa virulence attenuation by Mulinium crassifolium plant from Taira Atacama's community (Calama, Chile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès National de la Société Française de Microbiologie-SFM2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
@@ -5586,90 +5586,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hormone C-type natriuretic peptide (CNP) effects on P. aeruginosa: a new natural weapon against biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5711,90 +5711,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The natriuretic peptide hormones family prevents biofilm formation, modifies bacterial adhesion and membrane fluidity in Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5862,51 +5862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Argandoña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa García-Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquín José Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6126,51 +6126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469135v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Soussan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz de la Haba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Forge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2025.2581452" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonzalez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tareau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e de Crozals" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Layec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Broudic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18111733" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Croize" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin Simon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100293" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05333540v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Boujnane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ferchichi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/PATHOGENS14030244" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885152v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mart&#237;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de la Haba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar L&#243;pez-Cornejo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Lebr&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124593" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743180v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R R de la Haba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885159v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coemr.2024.100557" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885182v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13080688" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234694v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amador" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smietana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3md00229b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornelis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-022-00369-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vergoz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13010008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Robin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nicol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.785161" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097446v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103262" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01548-22" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Sauvage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaviard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00936" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890312v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110646" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469715v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ortiz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyedikachi Cecil Azuama" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Benalia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01068" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Quir&#243;s-Guerrero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10121626" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469711v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.03.17.995043" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178076v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Alves Dos Alves dos Santos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Etienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Samaillie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9100659" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111066v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111700" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02275471v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0088-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935852v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine van Dillen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7040092" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940003v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quesada" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Llamas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938021v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Schwab" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Quesada" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Llamas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life3010260" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938077v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061721-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938098v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Torres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Romero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Prado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Dubert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2013.04.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937954v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.052167-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518998v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377831v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377836v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969422v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fl&#233;chard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377862v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472773v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472767v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0385-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169445v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney J. Tremlett" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Louis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369625v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Manac&#8217;h" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Calv&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377842v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327405v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327451v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378289v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Argando&#241;a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Garc&#237;a-Valero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Jos&#233; Nieto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Vargas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05333540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Boujnane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ferchichi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/PATHOGENS14030244" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Soussan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz de la Haba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Forge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2025.2581452" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469128v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonzalez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tareau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e de Crozals" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Layec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Broudic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18111733" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Croize" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin Simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100293" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13080688" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mart&#237;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de la Haba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar L&#243;pez-Cornejo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Lebr&#243;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124593" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R R de la Haba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coemr.2024.100557" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234694v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amador" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smietana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3md00229b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornelis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-022-00369-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vergoz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13010008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854930v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Robin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nicol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.785161" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097446v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103262" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01548-22" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Sauvage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaviard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00936" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890312v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110646" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469715v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ortiz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyedikachi Cecil Azuama" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Benalia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01068" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Quir&#243;s-Guerrero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10121626" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469711v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.03.17.995043" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178076v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Alves Dos Alves dos Santos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Etienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Samaillie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9100659" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111066v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111700" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02275471v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0088-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935852v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine van Dillen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7040092" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938021v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Schwab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Quesada" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Llamas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life3010260" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940003v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quesada" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Llamas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938077v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061721-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938098v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Torres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Romero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Prado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Dubert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2013.04.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937954v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.052167-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518998v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377831v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377836v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969422v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fl&#233;chard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377862v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472773v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472767v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0385-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169445v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney J. Tremlett" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Louis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369625v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Manac&#8217;h" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Calv&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377842v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327405v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327451v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378289v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Argando&#241;a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Garc&#237;a-Valero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Jos&#233; Nieto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Vargas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>