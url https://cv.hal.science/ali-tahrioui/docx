--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -1,75 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.69741697417px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ali Tahrioui </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CV Ali Tahrioui</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ali-tahrioui</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0003-4064-820X</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">254313027</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -92,5894 +206,6269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pediococcus pentosaceus MZF16 Probiotic Strain Prevents In Vitro Cytotoxic Effects of Pseudomonas aeruginosa H103 and Prolongs the Lifespan of Caenorhabditis elegans</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RNA-binding antiterminators: regulation of metabolism and pathogenicity in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diane Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ruiz de la Haba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/PATHOGENS14030244⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2025.2581452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333540v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-binding antiterminators: regulation of metabolism and pathogenicity in bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+                <w:t xml:space="preserve">Quinazoline-Derivatives of Imino-1,2,3-Dithiazoles Promote Biofilm Dispersion of Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée de Crozals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Layec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Broudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15476286.2025.2581452⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (11), pp.1733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph18111733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469135v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinazoline-Derivatives of Imino-1,2,3-Dithiazoles Promote Biofilm Dispersion of Pseudomonas aeruginosa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Squalamine and claramine A1 disperse Pseudomonas aeruginosa biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathan Broudic</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Croize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Varin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph18111733⟩</w:t>
+              <w:t xml:space="preserve">Biofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.100293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2025.100293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469128v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squalamine and claramine A1 disperse Pseudomonas aeruginosa biofilm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pediococcus pentosaceus MZF16 Probiotic Strain Prevents In Vitro Cytotoxic Effects of Pseudomonas aeruginosa H103 and Prolongs the Lifespan of Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Boujnane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Varin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofilm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2025.100293⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (3), pp.244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/PATHOGENS14030244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209814v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Lifecycle: Involvement of Mechanical Constraints and Timeline of Matrix Production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+                <w:t xml:space="preserve">Synergistic antifungal activity against Candida albicans between voriconazole and cyclosporine a loaded in polymeric nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael de la Haba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar López-Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel López-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Lebrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics13080688⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 664, pp.124593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885182v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic antifungal activity against Candida albicans between voriconazole and cyclosporine a loaded in polymeric nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Antonio Lebrón</w:t>
+                <w:t xml:space="preserve">Bacterial Pathogenicity Regulation by RNA-binding Antiterminators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R R de la Haba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04885152v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Pathogenicity Regulation by RNA-binding Antiterminators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of human communications molecules on respiratory tractus bacterial pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Soussan</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adrien Forge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Endocrine and Metabolic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, pp.100557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coemr.2024.100557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04743180v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of human communications molecules on respiratory tractus bacterial pathogen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Lifecycle: Involvement of Mechanical Constraints and Timeline of Matrix Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Forge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Endocrine and Metabolic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coemr.2024.100557⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (8), pp.688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics13080688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885159v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N -Acylsulfonamide: a valuable moiety to design new sulfa drug analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Smietana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (8), pp.1567-1571. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3md00229b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High affinity iron uptake by pyoverdine in Pseudomonas aeruginosa involves multiple regulators besides Fur, PvdS, and FpvI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMetals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36 (2), pp.255-261. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10534-022-00369-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiofilm and Antivirulence Properties of 6-Polyaminosteroid Derivatives against Antibiotic-Resistant Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vergoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Schaumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antibiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/antibiotics13010008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of Legionella pneumophila to phthalates and their substitutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Thiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Alafaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izelenn Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.22145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-49426-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Phthalates and Their Substitutes on the Physiology of Pseudomonas aeruginosa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">MacAB-TolC Contributes to the Development of Acinetobacter baumannii Biofilm at the Solid–Liquid Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Schaumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.785161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.785161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10091788⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03777008v1</w:t>
+                <w:t xml:space="preserve">hal-03854930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MacAB-TolC Contributes to the Development of Acinetobacter baumannii Biofilm at the Solid–Liquid Interface</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pf4 Phage Variant Infection Reduces Virulence-Associated Traits in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annick Schaumann</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01548-22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.785161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03854930v1</w:t>
+                <w:t xml:space="preserve">hal-03890330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Dispersion by the Human Atrial Natriuretic Peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (7), pp.2103262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/advs.202103262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pf4 Phage Variant Infection Reduces Virulence-Associated Traits in Pseudomonas aeruginosa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of Carbon Source Supplementations on Pseudomonas aeruginosa Physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaviard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Flore Nilly</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01548-22⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890330v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Carbon Source Supplementations on Pseudomonas aeruginosa Physiology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Organs-on-Chips Platforms Are Everywhere: A Zoom on Biomedical Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hung Le</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Groboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00936⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (11), pp.646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering9110646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656293v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organs-on-Chips Platforms Are Everywhere: A Zoom on Biomedical Investigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of Phthalates and Their Substitutes on the Physiology of Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Barbey</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bioengineering9110646⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (9), pp.1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10091788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890312v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane-Interactive Compounds From Pistacia lentiscus L. Thwart Pseudomonas aeruginosa Virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Benalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling Pseudomonas aeruginosa Virulence by Mulinane-Like Diterpenoids from Azorella atacamensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Quirós-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (12), pp.1626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biom10121626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane-Interactive Compounds from Pistacia lentiscus L. Thwart Pseudomonas aeruginosa Virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Benalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pré-publication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2020.03.17.995043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MeJA Elicitation of Chicory Hairy Roots Promotes Efficient Increase of 3,5-diCQA Accumulation, a Potent Antioxidant and Antibacterial Molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony Alves Dos Alves dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Samaillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Neut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antibiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (10), pp.659. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/antibiotics9100659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of the Cell Wall Stress Response in Pseudomonas aeruginosa Infected by a Pf4 Phage Variant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Bacterial Stress Response Mechanisms: Signal Perception, Transduction and Adaptation, 8 (11), pp.1700. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms8111700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular DNA release, quorum sensing, and PrrF1/F2 small RNAs are key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (1), pp.15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41522-019-0088-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02275471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between Biofilm Condition and Virulence in Vibrio tapetis: A Transcriptomic Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine van Dillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7 (4), pp.92. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens7040092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quorum Sensing in Some Representative Species of Halomonadaceae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Draft Genome Sequence of the Moderately Halophilic Gammaproteobacterium Halomonas anticariensis FP35T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Inmaculada Llamas</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Llamas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/life3010260⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01938021v1</w:t>
+                <w:t xml:space="preserve">hal-01940003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of the Moderately Halophilic Gammaproteobacterium Halomonas anticariensis FP35T</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quorum Sensing in Some Representative Species of Halomonadaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Llamas</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inmaculada Llamas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1), pp.260 - 275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life3010260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940003v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and phenotypic analysis of the GacS/GacA system in the moderate halophile Halomonas anticariensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inmaculada Llamas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 159 (Pt_3), pp.462 - 474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/mic.0.061721-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-acylhomoserine lactone-degrading bacteria isolated from hatchery bivalve larval cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Dubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 168 (9), pp.547 - 554. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micres.2013.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hanR/hanI quorum-sensing system of Halomonas anticariensis, a moderately halophilic bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Llamas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 157 (12), pp.3378 - 3387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/mic.0.052167-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of the antitermination factor AmiR and the ami operon in Pseudomonas aeruginosa biofilm regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurobiofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rôle de CmpX dans la fluidité membranaire, la production de pyocyanine et la formation de biofilm chez Pseudomonas aeruginosa H103</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurobiofilms2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Pseudomonas 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Malbuisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377831v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into Pseudomonas aeruginosa adaptive response to sublethal concentrations of tobramycin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">New key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Congress of European Microbiologists-FEMS2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Eurobiofilms2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377836v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural compounds targeting pyocyanin and quorum sensing in Pseudomonas aeruginosa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">New insights into Pseudomonas aeruginosa adaptive response to sublethal concentrations of tobramycin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Tortuel</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie-SFM2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">8th Congress of European Microbiologists-FEMS2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377857v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced membrane fluidity of a SigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Natural compounds targeting pyocyanin and quorum sensing in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Gicquel</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimundo Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th FEMS Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie-SFM2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969422v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reduced membrane fluidity of a SigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th FEMS Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tobramycine et biofilm : une histoire revisitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie-SFM2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Pseudomonas aeruginosa-Staphylococcus aureus mixed biofilm platform for dispersal agents screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+                <w:t xml:space="preserve">Daphnée de Crozals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+                <w:t xml:space="preserve">Corentin Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Broudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque STAPHOSIUM 2025, 2ème edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Sainte Foy Lès Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a dual-biofilm model: a platform screening of biofilm dispersion activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+                <w:t xml:space="preserve">Daphnée de Crozals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+                <w:t xml:space="preserve">Corentin Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Broudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès National de la SFM, Microbes 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, BORDEAUX, France. 18, pp.571 - 586, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41579-020-0385-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human Atrial Natriuretic Peptide and Osteocrin Act as Powerful Weapons against Pseudomonas Aeruginosa Biofilm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+                <w:t xml:space="preserve">Effect of Imino-1,2,3-Dithiazoles-Derived Compounds on Pseudomonas aeruginosa Biofilm Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Broudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fruit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biennial Pseudomonas Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Copenhague, Denmark. 2024</w:t>
+              <w:t xml:space="preserve">Rencontres Normandes de Microbiologie (RNM2024, 2ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169445v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du peptide natriurétique humain ANP sur les biofilms de pseudomonas aeruginosa: résultats in vitro et in vivo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Human Atrial Natriuretic Peptide and Osteocrin Act as Powerful Weapons against Pseudomonas Aeruginosa Biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtney J. Tremlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de La Fédération Hospitalo-Universitaire RESPIRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lille, France. 2023</w:t>
+              <w:t xml:space="preserve">International Biennial Pseudomonas Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Copenhague, Denmark. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168190v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of endocrine disruptors on Pseudomonas aeruginosa biofilm formation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact du peptide natriurétique humain ANP sur les biofilms de pseudomonas aeruginosa: résultats in vitro et in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey David</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Thiroux</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurobiofilms2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t>
+              <w:t xml:space="preserve">Journée de La Fédération Hospitalo-Universitaire RESPIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lille, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369625v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa virulence attenuation by Mulinium crassifolium plant from Taira Atacama's community (Calama, Chile)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Tortuel</w:t>
+                <w:t xml:space="preserve">Effect of endocrine disruptors on Pseudomonas aeruginosa biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëliss Manac’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Calvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Thiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Congrès National de la Société Française de Microbiologie-SFM2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Eurobiofilms2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377842v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hormone C-type natriuretic peptide (CNP) effects on P. aeruginosa: a new natural weapon against biofilm formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Role of the mechanosensitive ion channel CmpX in biofilm formation under dynamic conditions in Pseudomonas aeruginosa H103.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimic 2019, Deuxième symposium Franco-Canadien sur les antimicrobiens naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">EuroBiofilms 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Mallorca (Spain), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327405v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The natriuretic peptide hormones family prevents biofilm formation, modifies bacterial adhesion and membrane fluidity in Pseudomonas aeruginosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa virulence attenuation by Mulinium crassifolium plant from Taira Atacama's community (Calama, Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">15e Congrès National de la Société Française de Microbiologie-SFM2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327451v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The hormone C-type natriuretic peptide (CNP) effects on P. aeruginosa: a new natural weapon against biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antimic 2019, Deuxième symposium Franco-Canadien sur les antimicrobiens naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The natriuretic peptide hormones family prevents biofilm formation, modifies bacterial adhesion and membrane fluidity in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expanding the gene regulatory network in response to osmotic stress in the halophilic Chromohalobacter salexigens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Argandoña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa García-Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquín José Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Congress of European Microbiologists-FEMS2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId177"/>
+      <w:footerReference w:type="default" r:id="rId186"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6045,51 +6534,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="7E0123A3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -6126,51 +6767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05333540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Boujnane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ferchichi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/PATHOGENS14030244" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Soussan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz de la Haba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Forge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2025.2581452" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469128v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonzalez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tareau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e de Crozals" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Layec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Broudic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18111733" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Croize" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin Simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100293" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13080688" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mart&#237;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de la Haba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar L&#243;pez-Cornejo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Lebr&#243;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124593" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R R de la Haba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coemr.2024.100557" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234694v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amador" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smietana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3md00229b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornelis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-022-00369-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vergoz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13010008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854930v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Robin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nicol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.785161" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097446v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103262" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01548-22" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Sauvage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaviard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00936" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890312v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110646" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469715v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ortiz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyedikachi Cecil Azuama" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Benalia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01068" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469728v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Quir&#243;s-Guerrero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10121626" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469711v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.03.17.995043" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178076v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Alves Dos Alves dos Santos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Etienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Samaillie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9100659" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111066v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111700" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02275471v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0088-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935852v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine van Dillen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7040092" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938021v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Schwab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Quesada" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Llamas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life3010260" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940003v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quesada" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Llamas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938077v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061721-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938098v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Torres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Romero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Prado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Dubert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2013.04.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937954v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.052167-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518998v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377831v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377836v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969422v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fl&#233;chard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377862v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472773v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472767v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0385-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169445v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney J. Tremlett" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Louis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369625v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Manac&#8217;h" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Calv&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377842v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327405v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327451v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378289v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Argando&#241;a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Garc&#237;a-Valero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Jos&#233; Nieto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Vargas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ali-tahrioui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4064-820X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254313027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469135v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Soussan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz de la Haba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Forge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2025.2581452" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonzalez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tareau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e de Crozals" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Layec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Broudic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18111733" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209814v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Croize" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100293" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05333540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Boujnane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ferchichi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/PATHOGENS14030244" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mart&#237;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de la Haba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar L&#243;pez-Cornejo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Lebr&#243;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124593" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R R de la Haba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coemr.2024.100557" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13080688" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amador" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smietana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3md00229b" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592235v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornelis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-022-00369-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vergoz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13010008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854930v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Robin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nicol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.785161" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890330v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01548-22" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097446v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103262" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Sauvage" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaviard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00936" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890312v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110646" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ortiz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyedikachi Cecil Azuama" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Benalia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01068" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469728v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Quir&#243;s-Guerrero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10121626" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469711v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.03.17.995043" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178076v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Alves Dos Alves dos Santos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Etienne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Samaillie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9100659" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111700" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02275471v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0088-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935852v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine van Dillen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7040092" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940003v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quesada" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Llamas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938021v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Schwab" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Quesada" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Llamas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life3010260" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938077v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061721-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938098v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Torres" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Romero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Prado" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Dubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2013.04.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937954v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.052167-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518998v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609005v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Labb&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377831v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377836v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377857v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969422v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fl&#233;chard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377862v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472773v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472767v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0385-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fruit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169445v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney J. Tremlett" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Louis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168190v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369625v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Manac&#8217;h" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Calv&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608716v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377842v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327405v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327451v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378289v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Argando&#241;a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Garc&#237;a-Valero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Jos&#233; Nieto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Vargas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>