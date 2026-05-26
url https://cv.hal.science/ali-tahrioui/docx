--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -180,6295 +180,10598 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-binding antiterminators: regulation of metabolism and pathogenicity in bacteria</w:t>
+                <w:t xml:space="preserve">Differential impact of ultraviolet A, B, and C radiation, actor of polluted environment, on the resilience and physiological adaptation of Pseudomonas fluorescens MFAF76a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Soussan</w:t>
+                <w:t xml:space="preserve">Madalina Ababii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Ruiz de la Haba</w:t>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Forge</w:t>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, EES-26-1685</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469135v1</w:t>
+                <w:t xml:space="preserve">hal-05620969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinazoline-Derivatives of Imino-1,2,3-Dithiazoles Promote Biofilm Dispersion of Pseudomonas aeruginosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An overview of Salmonella biofilms and their inhibition by plant bioactive compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Ximena Valencia Quecán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+                <w:t xml:space="preserve">Emília Maria França Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+                <w:t xml:space="preserve">Felipe Alves De Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphnée de Crozals</w:t>
+                <w:t xml:space="preserve">Vanessa Bueris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Layec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Broudic</w:t>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph18111733⟩</w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 62, pp.108162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/s2175-97902026e24652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469128v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squalamine and claramine A1 disperse Pseudomonas aeruginosa biofilm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pediococcus pentosaceus MZF16 Probiotic Strain Prevents In Vitro Cytotoxic Effects of Pseudomonas aeruginosa H103 and Prolongs the Lifespan of Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Boujnane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Varin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofilm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2025.100293⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (3), pp.244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/PATHOGENS14030244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209814v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pediococcus pentosaceus MZF16 Probiotic Strain Prevents In Vitro Cytotoxic Effects of Pseudomonas aeruginosa H103 and Prolongs the Lifespan of Caenorhabditis elegans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RNA-binding antiterminators: regulation of metabolism and pathogenicity in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+                <w:t xml:space="preserve">Diane Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+                <w:t xml:space="preserve">Rafael Ruiz de la Haba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Ferchichi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/PATHOGENS14030244⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2025.2581452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333540v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic antifungal activity against Candida albicans between voriconazole and cyclosporine a loaded in polymeric nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quinazoline-Derivatives of Imino-1,2,3-Dithiazoles Promote Biofilm Dispersion of Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael de la Haba</w:t>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar López-Cornejo</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel López-López</w:t>
+                <w:t xml:space="preserve">Daphnée de Crozals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Antonio Lebrón</w:t>
+                <w:t xml:space="preserve">Corentin Layec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Broudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124593⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (11), pp.1733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph18111733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04885152v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Pathogenicity Regulation by RNA-binding Antiterminators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Squalamine and claramine A1 disperse Pseudomonas aeruginosa biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Croize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Varin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.100293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2025.100293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743180v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of human communications molecules on respiratory tractus bacterial pathogen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Lifecycle: Involvement of Mechanical Constraints and Timeline of Matrix Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Forge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Endocrine and Metabolic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coemr.2024.100557⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (8), pp.688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics13080688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885159v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Lifecycle: Involvement of Mechanical Constraints and Timeline of Matrix Production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+                <w:t xml:space="preserve">Synergistic antifungal activity against Candida albicans between voriconazole and cyclosporine a loaded in polymeric nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael de la Haba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar López-Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel López-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Lebrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics13080688⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 664, pp.124593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885182v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N -Acylsulfonamide: a valuable moiety to design new sulfa drug analogues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bacterial Pathogenicity Regulation by RNA-binding Antiterminators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Smietana</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R R de la Haba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234694v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High affinity iron uptake by pyoverdine in Pseudomonas aeruginosa involves multiple regulators besides Fur, PvdS, and FpvI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Impact of human communications molecules on respiratory tractus bacterial pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMetals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10534-022-00369-6⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Endocrine and Metabolic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, pp.100557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coemr.2024.100557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03592235v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiofilm and Antivirulence Properties of 6-Polyaminosteroid Derivatives against Antibiotic-Resistant Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vergoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Schaumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antibiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/antibiotics13010008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of Legionella pneumophila to phthalates and their substitutes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The natriuretic peptide receptor agonist osteocrin disperses Pseudomonas aeruginosa biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Alafaci</w:t>
+                <w:t xml:space="preserve">Melissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Boukerb</w:t>
+                <w:t xml:space="preserve">Courtney Tremlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izelenn Dufour</w:t>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-49426-1⟩</w:t>
+              <w:t xml:space="preserve">Biofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.100131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2023.100131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516899v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MacAB-TolC Contributes to the Development of Acinetobacter baumannii Biofilm at the Solid–Liquid Interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N -Acylsulfonamide: a valuable moiety to design new sulfa drug analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Nicol</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Romain Amador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annick Schaumann</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Smietana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.785161⟩</w:t>
+              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (8), pp.1567-1571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3md00229b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854930v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pf4 Phage Variant Infection Reduces Virulence-Associated Traits in Pseudomonas aeruginosa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">High affinity iron uptake by pyoverdine in Pseudomonas aeruginosa involves multiple regulators besides Fur, PvdS, and FpvI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Nilly</w:t>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01548-22⟩</w:t>
+              <w:t xml:space="preserve">BioMetals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (2), pp.255-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10534-022-00369-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890330v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Dispersion by the Human Atrial Natriuretic Peptide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity of Legionella pneumophila to phthalates and their substitutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Clamens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie Desriac</w:t>
+                <w:t xml:space="preserve">Audrey Thiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+                <w:t xml:space="preserve">Aurélien Alafaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izelenn Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202103262⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.22145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-49426-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097446v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Carbon Source Supplementations on Pseudomonas aeruginosa Physiology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of Phthalates and Their Substitutes on the Physiology of Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hung Le</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00936⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (9), pp.1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10091788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656293v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organs-on-Chips Platforms Are Everywhere: A Zoom on Biomedical Investigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">MacAB-TolC Contributes to the Development of Acinetobacter baumannii Biofilm at the Solid–Liquid Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Barbey</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Schaumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bioengineering9110646⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.785161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.785161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890312v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Phthalates and Their Substitutes on the Physiology of Pseudomonas aeruginosa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pf4 Phage Variant Infection Reduces Virulence-Associated Traits in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10091788⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01548-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777008v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane-Interactive Compounds From Pistacia lentiscus L. Thwart Pseudomonas aeruginosa Virulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Dispersion by the Human Atrial Natriuretic Peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nabiha Benalia</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01068⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (7), pp.2103262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202103262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469715v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling Pseudomonas aeruginosa Virulence by Mulinane-Like Diterpenoids from Azorella atacamensis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Tortuel</w:t>
+                <w:t xml:space="preserve">Organs-on-Chips Platforms Are Everywhere: A Zoom on Biomedical Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Groboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom10121626⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (11), pp.646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering9110646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469728v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane-Interactive Compounds from Pistacia lentiscus L. Thwart Pseudomonas aeruginosa Virulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Impact of Carbon Source Supplementations on Pseudomonas aeruginosa Physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaviard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nabiha Benalia</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pré-publication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2020.03.17.995043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469711v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MeJA Elicitation of Chicory Hairy Roots Promotes Efficient Increase of 3,5-diCQA Accumulation, a Potent Antioxidant and Antibacterial Molecule</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christel Neut</w:t>
+                <w:t xml:space="preserve">Membrane-Interactive Compounds From Pistacia lentiscus L. Thwart Pseudomonas aeruginosa Virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabiha Benalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics9100659⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03178076v1</w:t>
+                <w:t xml:space="preserve">hal-05469715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the Cell Wall Stress Response in Pseudomonas aeruginosa Infected by a Pf4 Phage Variant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Membrane-Interactive Compounds from Pistacia lentiscus L. Thwart Pseudomonas aeruginosa Virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amine Boukerb</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabiha Benalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8111700⟩</w:t>
+              <w:t xml:space="preserve">Pré-publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2020.03.17.995043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111066v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular DNA release, quorum sensing, and PrrF1/F2 small RNAs are key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Tackling Pseudomonas aeruginosa Virulence by Mulinane-Like Diterpenoids from Azorella atacamensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Quirós-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maillot</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41522-019-0088-3⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.1626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom10121626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02275471v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between Biofilm Condition and Virulence in Vibrio tapetis: A Transcriptomic Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+                <w:t xml:space="preserve">MeJA Elicitation of Chicory Hairy Roots Promotes Efficient Increase of 3,5-diCQA Accumulation, a Potent Antioxidant and Antibacterial Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Alves Dos Alves dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Samaillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Neut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens7040092⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (10), pp.659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics9100659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935852v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of the Moderately Halophilic Gammaproteobacterium Halomonas anticariensis FP35T</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Activation of the Cell Wall Stress Response in Pseudomonas aeruginosa Infected by a Pf4 Phage Variant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Bacterial Stress Response Mechanisms: Signal Perception, Transduction and Adaptation, 8 (11), pp.1700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8111700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940003v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quorum Sensing in Some Representative Species of Halomonadaceae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Extracellular DNA release, quorum sensing, and PrrF1/F2 small RNAs are key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-019-0088-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/life3010260⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01938021v1</w:t>
+                <w:t xml:space="preserve">pasteur-02275471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and phenotypic analysis of the GacS/GacA system in the moderate halophile Halomonas anticariensis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Relation between Biofilm Condition and Virulence in Vibrio tapetis: A Transcriptomic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine van Dillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.061721-0⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (4), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens7040092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938077v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-acylhomoserine lactone-degrading bacteria isolated from hatchery bivalve larval cultures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Draft Genome Sequence of the Moderately Halophilic Gammaproteobacterium Halomonas anticariensis FP35T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiological Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938098v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hanR/hanI quorum-sensing system of Halomonas anticariensis, a moderately halophilic bacterium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quorum Sensing in Some Representative Species of Halomonadaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Llamas</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inmaculada Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1), pp.260 - 275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life3010260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic and phenotypic analysis of the GacS/GacA system in the moderate halophile Halomonas anticariensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inmaculada Llamas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 159 (Pt_3), pp.462 - 474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.061721-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N-acylhomoserine lactone-degrading bacteria isolated from hatchery bivalve larval cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Dubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 168 (9), pp.547 - 554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micres.2013.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The hanR/hanI quorum-sensing system of Halomonas anticariensis, a moderately halophilic bacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2011, 157 (12), pp.3378 - 3387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/mic.0.052167-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the antitermination factor AmiR and the ami operon in Pseudomonas aeruginosa biofilm regulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Development of the Atrial Natriuretic Peptide as new powerful drug against Pseudomonas aeruginosa and Staphylococcus aureus resistant strain biofilms: its mechanism of action and therapeutic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Verdon</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurobiofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t>
+              <w:t xml:space="preserve">10th AMR conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518998v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de CmpX dans la fluidité membranaire, la production de pyocyanine et la formation de biofilm chez Pseudomonas aeruginosa H103</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+                <w:t xml:space="preserve">Impact de peptides natriurétiques naturels sur la dispersion de biofilms de Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Renwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Pseudomonas 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Malbuisson, France</w:t>
+              <w:t xml:space="preserve">2èmes Journées Réseau MuFoPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05609005v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Role of the Antiterminator AmiR on Pseudomonas aeruginosa Biofilm Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maillot</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mélissande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurobiofilms2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Biennial Pseudomonas Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377831v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into Pseudomonas aeruginosa adaptive response to sublethal concentrations of tobramycin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maillot</w:t>
+                <w:t xml:space="preserve">Effets de composés dérivés d’Imino-1,2,3-Dithiazoles sur la dispersion de biofilms à Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Broudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fruit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Congress of European Microbiologists-FEMS2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">5ème Journée Scientifique de la Fédération de Recherche Régionale « Sécurité Sanitaire, Bien-être et Aliments Durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377836v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural compounds targeting pyocyanin and quorum sensing in Pseudomonas aeruginosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Tortuel</w:t>
+                <w:t xml:space="preserve">Effect of Imino-1,2,3-Dithiazoles-Derived Compounds on Pseudomonas aeruginosa Biofilm Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Broudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fruit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie-SFM2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Normandes de Microbiologie (RNM2024, 2ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377857v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced membrane fluidity of a SigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Impact du peptide natriurétique humain ANP sur les biofilms de pseudomonas aeruginosa: résultats in vitro et in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Gicquel</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th FEMS Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Journée de La Fédération Hospitalo-Universitaire RESPIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969422v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le biofilm bactérien : plus qu'une vie en communauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36èmes Journées Nationaux de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, STBC, May 2023, Djerba, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification d’un dérivé de squalamine aux propriétés anti-biofilm sur Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Croizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Pseudomonas France 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Mittelwhir, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification d’un dérivé de squalamine aux propriétés anti-biofilm sur Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Croizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Normandes en Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification d’un dérivé de squalamine aux propriétés anti-biofilm sur Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Croizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Société Française de Microbiologie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Update sur les effets anti-biofilm du peptide natriurétique humainANP: impact de l’ANP sur des souches cliniques et résultats in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mélissande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Pseudomonas 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Cabourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de la supplémentation en source de carbone sur la physiologie de Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salome Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaviard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Pseudomonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Cabourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The human Atrial Natriuretic Peptide as a powerful weapon against Pseudomonas aeruginosa biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mélissande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroBioFilms2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Majorque, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les peptides natriurétiques humain dispersent fortement les biofilms de Pseudomonas aeruginosa : comparaison des impacts et mécanisme d’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mélissande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Kipnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique de la Fédération de recherche régionale « sécurité sanitaire, bien être et aliments durables (SESAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peptide natriurétique humain ANP comme arme anti-biofilm de Pseudomonas aeruginosa : effet et mécanisme d’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mélissande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Kipnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Vaincre la Mucoviscidose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Involvement of the antitermination factor AmiR and the ami operon in Pseudomonas aeruginosa biofilm regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurobiofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding AMP resistance mechanisms using fluorescence polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9èmes Journées Annuelles. GDR 3625 MuFoPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Amboise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle de CmpX dans la fluidité membranaire, la production de pyocyanine et la formation de biofilm chez Pseudomonas aeruginosa H103</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Pseudomonas 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Malbuisson, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of carbon sources on Pseudomonas aeruginosa virulence : contribution of mass spectrometry coupled to liquid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salome Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaviard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 15th International Symposium on Biochromatography and Nanoseparations, Virtual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hormone peptidique « Atrial Natriuretic Petide (ANP) » est capable de fortement disperser les biofilms matures de Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mélissande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18èmes Journées GDR MuFoPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de l’impact du peptide natriurétique humain ANP sur les biofilms de Pseudomonas aeruginosa et recherche du mécanisme d’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mélissande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Kipnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Pseudomonas 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lac de Saint-Point, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurobiofilms2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights into Pseudomonas aeruginosa adaptive response to sublethal concentrations of tobramycin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Congress of European Microbiologists-FEMS2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural compounds targeting pyocyanin and quorum sensing in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimundo Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie-SFM2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reduced membrane fluidity of a SigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th FEMS Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tobramycine et biofilm : une histoire revisitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie-SFM2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Pseudomonas aeruginosa-Staphylococcus aureus mixed biofilm platform for dispersal agents screening</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daphnée de Crozals</w:t>
+                <w:t xml:space="preserve">Development of the Atrial Natriuretic Peptide as new powerful drug against Pseudomonas aeruginosa and Staphylococcus aureus resistant strain biofilms: its mechanism of action and therapeutic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Layec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Broudic</w:t>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque STAPHOSIUM 2025, 2ème edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Sainte Foy Lès Lyon, France</w:t>
+              <w:t xml:space="preserve">10th AMR conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05472773v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a dual-biofilm model: a platform screening of biofilm dispersion activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact de peptides natriurétiques naturels sur la dispersion de biofilms de Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Renwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathan Broudic</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès National de la SFM, Microbes 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2èmes Journées Réseau MuFoPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05472767v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Imino-1,2,3-Dithiazoles-Derived Compounds on Pseudomonas aeruginosa Biofilm Dispersion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Optimized Pseudomonas aeruginosa-Staphylococcus aureus mixed biofilm platform for dispersal agents screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée de Crozals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Layec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Broudic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Fruit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Normandes de Microbiologie (RNM2024, 2ème édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Colloque STAPHOSIUM 2025, 2ème edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Sainte Foy Lès Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05608727v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human Atrial Natriuretic Peptide and Osteocrin Act as Powerful Weapons against Pseudomonas Aeruginosa Biofilm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The human atrial natriuretic peptide and osteocrin are potent Pseudomonas aeruginosa biofilm-dispersing agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Renwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biennial Pseudomonas Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Copenhague, Denmark. 2024</w:t>
+              <w:t xml:space="preserve">French-Italian Joint Meeting GFPP24 and ItPS5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, AUSSOIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169445v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du peptide natriurétique humain ANP sur les biofilms de pseudomonas aeruginosa: résultats in vitro et in vivo</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">N-aryl imino-1,2,3-dithiazoles as inducers of Pseudomonas aeruginosa biofilm dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Broudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fruit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de La Fédération Hospitalo-Universitaire RESPIRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lille, France. 2023</w:t>
+              <w:t xml:space="preserve">GP2A 2025, Paul Ehrlich MedChem 2025 &amp; COST Action One Health drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168190v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of endocrine disruptors on Pseudomonas aeruginosa biofilm formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Thiroux</w:t>
+                <w:t xml:space="preserve">Development of a dual-biofilm model: a platform screening of biofilm dispersion activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée de Crozals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Layec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Broudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurobiofilms2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20ème Congrès National de la SFM, Microbes 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, BORDEAUX, France. 18, pp.571 - 586, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41579-020-0385-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369625v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the mechanosensitive ion channel CmpX in biofilm formation under dynamic conditions in Pseudomonas aeruginosa H103.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+                <w:t xml:space="preserve">Development of a dual-biofilm model: A platform screening for biofilm dispersion activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée de Crozals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Layec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Broudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroBiofilms 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Mallorca (Spain), France</w:t>
+              <w:t xml:space="preserve">20ème Congrès National de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05608716v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa virulence attenuation by Mulinium crassifolium plant from Taira Atacama's community (Calama, Chile)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Tortuel</w:t>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa. Biofilm dispersion by natural natriuretic peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Renwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Congrès National de la Société Française de Microbiologie-SFM2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">20ème Congrès National de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377842v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hormone C-type natriuretic peptide (CNP) effects on P. aeruginosa: a new natural weapon against biofilm formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Desriac</w:t>
+                <w:t xml:space="preserve">Étude de l’activité dispersive de peptides natriurétiques naturels vis-à-vis des biofilms de Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Renwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimic 2019, Deuxième symposium Franco-Canadien sur les antimicrobiens naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Rencontres Normandes de Microbiologie (RNM, 3ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327405v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The natriuretic peptide hormones family prevents biofilm formation, modifies bacterial adhesion and membrane fluidity in Pseudomonas aeruginosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+                <w:t xml:space="preserve">Development of an in vitro Pseudomonas aeruginosa and Staphylococcus aureus dual-biofilm model: A platform screening for biofilm dispersion activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Tadist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Rencontres Normandes de Microbiologie (RNM, 3ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327451v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effect of Imino-1,2,3-Dithiazoles-Derived Compounds on Pseudomonas aeruginosa Biofilm Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Broudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Normandes de Microbiologie (RNM2024, 2ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispersion des biofilms de Pseudomonas aeruginosa par le peptide natriurétique ANP : résultats in vitro et in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mélissande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International AMR Symposium. “Tackling antibacterial and antifungal resistant infections from disease to innovative therapies”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa diofilm dispersion by the antiterminator regulator AmiR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mélissande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiology Society Int. Conference Pseudomonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, COPENHAGUE, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Human Atrial Natriuretic Peptide and Osteocrin Act as Powerful Weapons against Pseudomonas Aeruginosa Biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtney J. Tremlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Biennial Pseudomonas Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Copenhague, Denmark. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of an anti-biofilm squalamine derivative against Pseudomonsa aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Croizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurobiofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, COPENHAGUE, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact du peptide natriurétique humain ANP sur les biofilms de pseudomonas aeruginosa: résultats in vitro et in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de La Fédération Hospitalo-Universitaire RESPIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lille, France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification d’un dérivé de squalamine aux propriétés anti-biofilm sur Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Croizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Normandes en Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of the mechanosensitive ion channel CmpX in biofilm formation under dynamic conditions in Pseudomonas aeruginosa H103.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroBiofilms 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Mallorca (Spain), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding AMP resistance mechanisms using fluorescence polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9èmes Journées Annuelles. GDR 3625 MuFoPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Amboise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of endocrine disruptors on Pseudomonas aeruginosa biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëliss Manac’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Calvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Thiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurobiofilms2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa virulence attenuation by Mulinium crassifolium plant from Taira Atacama's community (Calama, Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15e Congrès National de la Société Française de Microbiologie-SFM2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The hormone C-type natriuretic peptide (CNP) effects on P. aeruginosa: a new natural weapon against biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antimic 2019, Deuxième symposium Franco-Canadien sur les antimicrobiens naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The natriuretic peptide hormones family prevents biofilm formation, modifies bacterial adhesion and membrane fluidity in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expanding the gene regulatory network in response to osmotic stress in the halophilic Chromohalobacter salexigens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Argandoña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa García-Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquín José Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Congress of European Microbiologists-FEMS2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId186"/>
+      <w:footerReference w:type="default" r:id="rId242"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6536,51 +10839,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E0123A3"/>
+    <w:nsid w:val="204484A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6767,51 +11070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ali-tahrioui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4064-820X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254313027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469135v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Soussan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz de la Haba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Forge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2025.2581452" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonzalez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tareau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e de Crozals" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Layec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Broudic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18111733" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209814v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Croize" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100293" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05333540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Boujnane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ferchichi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/PATHOGENS14030244" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mart&#237;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de la Haba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar L&#243;pez-Cornejo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Lebr&#243;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124593" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R R de la Haba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coemr.2024.100557" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13080688" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amador" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smietana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3md00229b" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592235v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornelis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-022-00369-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vergoz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13010008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854930v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Robin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nicol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.785161" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890330v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01548-22" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097446v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103262" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Sauvage" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaviard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00936" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890312v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110646" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ortiz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyedikachi Cecil Azuama" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Benalia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01068" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469728v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Quir&#243;s-Guerrero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10121626" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469711v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.03.17.995043" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178076v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Alves Dos Alves dos Santos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Etienne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Samaillie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9100659" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111700" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02275471v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0088-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935852v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine van Dillen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7040092" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940003v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quesada" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Llamas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938021v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Schwab" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Quesada" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Llamas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life3010260" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938077v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061721-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938098v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Torres" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Romero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Prado" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Dubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2013.04.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937954v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.052167-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518998v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609005v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Labb&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377831v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377836v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377857v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969422v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fl&#233;chard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377862v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472773v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472767v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0385-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fruit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169445v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney J. Tremlett" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Louis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168190v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369625v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Manac&#8217;h" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Calv&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608716v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377842v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327405v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327451v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378289v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Argando&#241;a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Garc&#237;a-Valero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Jos&#233; Nieto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Vargas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ali-tahrioui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4064-820X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254313027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Ababii" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Labat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bohuon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05614433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ximena Valencia Quec&#225;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#237;lia Maria Fran&#231;a Lima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Alves De Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bueris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s2175-97902026e24652" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05333540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Boujnane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ferchichi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/PATHOGENS14030244" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469135v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Soussan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz de la Haba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Forge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2025.2581452" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469128v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonzalez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tareau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e de Crozals" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Layec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Broudic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18111733" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Croize" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100293" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13080688" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mart&#237;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de la Haba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar L&#243;pez-Cornejo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Lebr&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124593" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R R de la Haba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885159v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coemr.2024.100557" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vergoz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13010008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Louis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Tremlett" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2023.100131" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amador" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smietana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3md00229b" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592235v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornelis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-022-00369-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854930v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Robin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nicol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.785161" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890330v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01548-22" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097446v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103262" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890312v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110646" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656293v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Sauvage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaviard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00936" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469715v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ortiz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyedikachi Cecil Azuama" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Benalia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01068" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469711v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.03.17.995043" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469728v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Quir&#243;s-Guerrero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10121626" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178076v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Alves Dos Alves dos Santos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Etienne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Samaillie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9100659" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111066v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111700" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02275471v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0088-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935852v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine van Dillen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7040092" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940003v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quesada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Llamas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Schwab" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Quesada" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Llamas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life3010260" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938077v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061721-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938098v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Torres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Romero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Prado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Dubert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2013.04.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937954v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.052167-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05618716v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin-Simon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620243v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Renwa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620173v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M&#233;lissande" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620319v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fruit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620311v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620028v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05618683v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620033v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Croiz&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620026v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620022v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619898v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Clamens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619912v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Sauvage" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619984v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619962v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kipnis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619719v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518998v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619903v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609005v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Labb&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619712v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre S" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619810v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619817v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377831v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377836v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377857v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969422v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fl&#233;chard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377862v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620407v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620547v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472773v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620965v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620966v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472767v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0385-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620479v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620426v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620561v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620557v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tadist" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608727v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620941v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620940v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169445v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forge" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney J. Tremlett" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620937v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168190v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620488v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608716v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620934v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369625v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Manac&#8217;h" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Calv&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377842v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327405v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327451v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378289v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Argando&#241;a" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Garc&#237;a-Valero" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Jos&#233; Nieto" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Vargas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>