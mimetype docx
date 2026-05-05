--- v0 (2026-03-09)
+++ v1 (2026-05-05)
@@ -1,8997 +1,9425 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.51851851852px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ali Zemouche </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ali-zemouche</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-5804-2225</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">12494955X</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of the Performances of a Nonlinear Observer and Nonlinear Kalman Filters in the Presence of Non‐Gaussian Disturbances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Generalized multi-output high-gain observer with application to ego vehicle trajectory and orientation estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Bessafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehor Belkhatir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 188, pp.112915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2026.112915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.70386⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05461873v1</w:t>
+                <w:t xml:space="preserve">hal-05596214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for nonlinear systems with delayed output measurement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Distributed observer–controller co–design for string stability in vehicle platoons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengya Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrizia Bagnerini</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112663⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 173, pp.107008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2026.107008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328272v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security and Resilience in Cyber-Physical Systems: Detection, Estimation, and Control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamed Mohsenian-Rad</w:t>
+                <w:t xml:space="preserve">Robust Moving Horizon Estimation with Diverse Prior Predictions for Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasni Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alessandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MCS.2025.3573551⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2026.3676243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05327816v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation and output feedback stabilization for switched linear discrete-time systems with delayed-outputs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Observer design for nonlinear systems with delayed output measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasni Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chee Pin Tan</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Bagnerini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2025.101229⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 183, pp.112663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054324v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI‐based neural observer for state and nonlinear function estimation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comparative Analysis of the Performances of a Nonlinear Observer and Nonlinear Kalman Filters in the Presence of Non‐Gaussian Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Movahedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 34 (10), pp.6964-6984. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.7327⟩</w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.70386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724827v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle trajectory estimation using a high-gain multi-output nonlinear observer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Security and Resilience in Cyber-Physical Systems: Detection, Estimation, and Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Mohsenian-Rad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2023.3344868⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (4), pp.89-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCS.2025.3573551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04724822v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward enhancing nonlinear observers for Lipschitz system: Exploiting the matrix multipliers‐based LMIs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Estimation and output feedback stabilization for switched linear discrete-time systems with delayed-outputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasni Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chee Pin Tan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.7552⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 84, pp.101229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2025.101229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663185v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyberattack detection by using a discrete-time model-based unknown input observer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Toward enhancing nonlinear observers for Lipschitz system: Exploiting the matrix multipliers‐based LMIs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivaraj Mohite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3403933⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (15), pp.10799-10820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.7552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620642v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design method for nonlinear generalized systems with nonlinear algebraic constraints with applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyberattack detection by using a discrete-time model-based unknown input observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Li</w:t>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Zhang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Osama Sadki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Rafaralahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111512⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.856-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3403933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724833v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Circle criterion based H ∞ observer design for Lipschitz and monotonic nonlinear systems—Enhanced LMI conditions and constructive discussions” [Automatica 85 (2017) 412–425]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Rafaralahy</w:t>
+                <w:t xml:space="preserve">Observer design method for nonlinear generalized systems with nonlinear algebraic constraints with applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengya Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanwei Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 147, pp.110578. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110578⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 162, pp.111512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877262v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust packetized MPC for networked systems subject to packet dropouts and input saturation with quantized feedback</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">LMI‐based neural observer for state and nonlinear function estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woongsun Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankush Chakrabarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCYB.2022.3166855⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (10), pp.6964-6984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.7327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642189v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving horizon estimation of Amnioserosa cell dynamics during Drosophila dorsal closure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vehicle trajectory estimation using a high-gain multi-output nonlinear observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Alai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100829⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (6), pp.5733-5742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2023.3344868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251660v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI design procedure for incremental input/output-to-state stability in nonlinear systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Moving horizon estimation of Amnioserosa cell dynamics during Drosophila dorsal closure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyhia Bouhadjra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Bagnerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrizia Bagnerini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72, pp.100829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3331684⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04378728v1</w:t>
+                <w:t xml:space="preserve">hal-04251660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple but useful contributions to high-gain observer for non-triangular systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">LMI design procedure for incremental input/output-to-state stability in nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasni Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Bagnerini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, pp.3343 -3348. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3327116⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 7, pp.3403-3408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3331684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275243v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear matrix inequality–based observer design methods for a class of nonlinear systems with delayed output measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Simple but useful contributions to high-gain observer for non-triangular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasni Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09596518221133590⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.3343 -3348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3327116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874158v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-based stabilization of Lipschitz nonlinear systems by using a new matrix-multiplier based LMI approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Linear matrix inequality–based observer design methods for a class of nonlinear systems with delayed output measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassiba Nechaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mostefai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadya Djeghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3341549⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237 (3), pp.433-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09596518221133590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343033v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear observer for electromagnetic position estimation using active current control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Observer-based stabilization of Lipschitz nonlinear systems by using a new matrix-multiplier based LMI approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivaraj Mohite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.108449⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.3723-3728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3341549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467989v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-based control design for nonlinear systems with unknown delays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to “Circle criterion based H ∞ observer design for Lipschitz and monotonic nonlinear systems—Enhanced LMI conditions and constructive discussions” [Automatica 85 (2017) 412–425]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gridsada Phanomchoeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulaïd Boulkroune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Rafaralahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSII.2021.3107244⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.110578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467985v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unknown input estimation algorithms for a class of LPV/nonlinear systems with application to wastewater treatment process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Robust packetized MPC for networked systems subject to packet dropouts and input saturation with quantized feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bohui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanshi Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xudong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09596518221083729⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (11), pp.6987-6997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCYB.2022.3166855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642182v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy adaptive cooperative consensus tracking of high-order nonlinear multi-agent networks with guaranteed performances</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Observer design for non-globally Lipschitz nonlinear systems using Hilbert projection theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 52 (9), pp.8838-8850. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.2581-2586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCYB.2021.3051002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3170534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104716v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On high-gain observer design for nonlinear systems with delayed output measurements</w:t>
+                <w:t xml:space="preserve">Unknown input estimation algorithms for a class of LPV/nonlinear systems with application to wastewater treatment process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ania Adil</w:t>
+                <w:t xml:space="preserve">Alima Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelghani Hamaz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Messaoud Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110281⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236 (7), pp.1372-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09596518221083729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642171v1</w:t>
+                <w:t xml:space="preserve">hal-03642182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An LMI-based discrete time nonlinear observer for light-emitting diode optical communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
+                <w:t xml:space="preserve">Fuzzy adaptive cooperative consensus tracking of high-order nonlinear multi-agent networks with guaranteed performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhang Ding</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Guanghui Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110309⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (9), pp.8838-8850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCYB.2021.3051002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642179v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest Editorial: Special issue on neural networks-based reinforcement learning control of autonomous systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On high-gain observer design for nonlinear systems with delayed output measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Jin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ania Adil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Hamaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2021.11.086⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 141, pp.110281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467993v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI-based observer design for non-globally Lipschitz systems using Kirszbraun-Valentine extension theorem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An LMI-based discrete time nonlinear observer for light-emitting diode optical communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Adil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3172646⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 141, pp.110309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649605v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for non-globally Lipschitz nonlinear systems using Hilbert projection theorem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Guest Editorial: Special issue on neural networks-based reinforcement learning control of autonomous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Reza Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3170534⟩</w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 490, pp.226-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2021.11.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643686v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output-feedback self-synchronization of directed Lur'e networks via global connectivity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">LMI-based observer design for non-globally Lipschitz systems using Kirszbraun-Valentine extension theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ju Park</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCYB.2020.3042191⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.2617-2622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3172646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104708v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On LMI conditions to design robust static output feedback controller for continuous-time linear systems subject to norm-bounded uncertainties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nonlinear observer for electromagnetic position estimation using active current control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Safya Belghith</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 167, pp.108449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2021.108449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207721.2020.1818145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03104714v1</w:t>
+                <w:t xml:space="preserve">hal-03467989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-based control for a class of hybrid linear and nonlinear systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Observer-based control design for nonlinear systems with unknown delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrizia Bagnerini</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hieu Trinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (3), pp.1327-1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSII.2021.3107244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdss.2020376⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03006173v1</w:t>
+                <w:t xml:space="preserve">hal-03467985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-time estimation algorithms for LPV discrete-time systems with application to output feedback stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125, pp.109436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic position estimation using optimal sensor placement and nonlinear observer for smart actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Movahedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 112, pp.104817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2021.104817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous state estimation and tire model learning for autonomous vehicle applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woongsun Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankush Chakrabarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (4), pp.1941-1950. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMECH.2021.3081035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust tuning and sensitivity analysis of stochastic integer and fractional‐order PID control systems: application of surrogate‐based robust simulation‐optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Parnianifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Kotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunchakorn Wuttisittikulkij</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (2), pp.e2835. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jnm.2835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval observer design and consensus of multi-agent systems with time-varying interval uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoling Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housheng Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanrong Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 59 (5), pp.3392-3417. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1378004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous cyber-attack detection and radar sensor health monitoring in connected ACC vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woongsun Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenming Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (14), pp.15741-15752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3011698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust optimal design of FOPID controller for five bar linkage robot in a cyber-physical system: A new simulation-optimization approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Output-feedback self-synchronization of directed Lur'e networks via global connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanghui Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lunchakorn Wuttisittikulkij</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenwu Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ju Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242613⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.Early Access. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCYB.2020.3042191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104710v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State observer design method for a class of non-linear systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On LMI conditions to design robust static output feedback controller for continuous-time linear systems subject to norm-bounded uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassène Gritli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angelo Alessandri</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Belghith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-cta.2020.0059⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), pp.12-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2020.1818145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006163v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of stand-alone six-phase induction generator using heuristic algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Observer-based control for a class of hybrid linear and nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Bedouhene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyhia Bouhadjra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Bagnerini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2019.06.011⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.1213-1231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdss.2020376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298580v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the need for switched-gain observers for non-monotonic nonlinear systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Performance analysis of stand-alone six-phase induction generator using heuristic algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyhia Bouhadjra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Kheldoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.108814⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167, pp.231-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2019.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421347v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle rollover detection in tripped and untripped rollovers using recurrent neural networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the need for switched-gain observers for non-monotonic nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woongsun Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Movahedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25046/aj050627⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114, pp.108814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.108814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492221v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear observer-based approach to fault detection, isolation and estimation for satellite formation flight application</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vehicle rollover detection in tripped and untripped rollovers using recurrent neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kailerk Treetipsounthorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanisorn Sriudomporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gridsada Phanomchoeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setha Panngum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.06.007⟩</w:t>
+              <w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (6), pp.228-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25046/aj050627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298581v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking of vehicle motion on highways and urban roads using a nonlinear observer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Robust optimal design of FOPID controller for five bar linkage robot in a cyber-physical system: A new simulation-optimization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Parnianifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratchatin Chancharoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali Imran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunchakorn Wuttisittikulkij</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2019.2892700⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (11), pp.e0242613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054179v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear observer-based trajectory tracking method applied to an anaerobic digestion process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">State observer design method for a class of non-linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasni Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Darouach</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Bedouhene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Alessandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2018.12.001⟩</w:t>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (12), pp.1648-1655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2020.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02054280v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design of descriptor nonlinear system with nonlinear outputs by using $\mathcal{W}^{1,2}-$optimality criterion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tracking of vehicle motion on highways and urban roads using a nonlinear observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woongsun Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2019.02.017⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (2), pp.644-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2019.2892700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054224v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete‐time nonlinear state observer for the anaerobic digestion process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Observer design of descriptor nonlinear system with nonlinear outputs by using $\mathcal{W}^{1,2}-$optimality criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Hamaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Bedouhene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Darouach</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.4434⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 356 (6), pp.3531-3553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2019.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054242v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear observer-based control with application to an anaerobic digestion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Voos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Darouach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 45, pp.74-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejcon.2018.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust $H_\infty$ observer-based stabilization of linear discrete-time systems with parameter uncertainties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fazia Bedouhene</w:t>
+                <w:t xml:space="preserve">A discrete‐time nonlinear state observer for the anaerobic digestion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Bibi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holger Voos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darouach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12555-018-0754-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (5), pp.1279-1301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.4434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298579v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quadratic matrix inequality based PID controller design for LPV systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A nonlinear observer-based trajectory tracking method applied to an anaerobic digestion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Voos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darouach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2019.02.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75, pp.120-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054215v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-gain nonlinear observer with lower tuning parameter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A quadratic matrix inequality based PID controller design for LPV systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2882417⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126, pp.67-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2019.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936944v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential LMI approach for design of a BMI-based robust observer state feedback controller with nonlinear uncertainties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Robust $H_\infty$ observer-based stabilization of linear discrete-time systems with parameter uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherifa Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Bedouhene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.3948⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (9), pp.2261-2273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12555-018-0754-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575709v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced control and observer design for nonlinear systems via LMIs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">High-gain nonlinear observer with lower tuning parameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Souad Bezzaoucha-Rebai</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2018.10.004⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (8), pp.3194-3209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2882417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01933911v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sequential LMI approach to design a BMI-based multi-objective nonlinear observer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A nonlinear observer-based approach to fault detection, isolation and estimation for satellite formation flight application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzin Nemati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mostafa Safavi hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2018.09.004⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107, pp.474-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933923v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circle criterion-based $\mathcal{H}_{\infty}$ observer design for Lipschitz and monotonic nonlinear systems - Enhanced LMI conditions and constructive discussions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sequential LMI approach for design of a BMI-based robust observer state feedback controller with nonlinear uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.07.067⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (4), pp.1246-1260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.3948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567360v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust observer-based stabilization of Lipschitz nonlinear uncertain systems via LMIs - Discussions and new design procedure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Advanced control and observer design for nonlinear systems via LMIs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fazia Bedouhene</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Aitouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Bezzaoucha-Rebai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.3644⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567359v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observers with dual spatially separated sensors for enhanced estimation: Industrial, automotive, and biomedical applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A sequential LMI approach to design a BMI-based multi-objective nonlinear observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MCS.2017.2674439⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44, pp.50-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2018.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534700v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output feedback stabilization of switching discrete-time linear systems with parameter uncertainties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Circle criterion-based $\mathcal{H}_{\infty}$ observer design for Lipschitz and monotonic nonlinear systems - Enhanced LMI conditions and constructive discussions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gridsada Phanomchoeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulaïd Boulkroune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Rafaralahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2017.07.027⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85, pp.412-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.07.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567361v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust $H_{\infty}$ observer-based stabilization method for systems with uncertain parameters and Lipschitz nonlinearities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Robust observer-based stabilization of Lipschitz nonlinear uncertain systems via LMIs - Discussions and new design procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Kheloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazia Bedouhene</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harouna Souley Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 26 (9), pp.1962-1979. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.3391⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 27 (11), pp.1915-1939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.3644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01179551v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-based stabilisation of linear systems with parameter uncertainties by using enhanced LMI conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Observers with dual spatially separated sensors for enhanced estimation: Industrial, automotive, and biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garrett D. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Madson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelo Alessandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2014.999258⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (3), pp.42-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCS.2017.2674439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123612v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust observer and observer-based controller for time-delay singular systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Output feedback stabilization of switching discrete-time linear systems with parameter uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Bedouhene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid-Reza Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kheloufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asjc.669⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 354 (14), pp.5895-5918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2017.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00763394v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time attitude-independent TAM calibration for spinning projectiles: a sliding window approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A robust $H_{\infty}$ observer-based stabilization method for systems with uncertain parameters and Lipschitz nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kheloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Bedouhene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harouna Souley Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (9), pp.1962-1979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.3391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2012.2237402⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00772493v1</w:t>
+                <w:t xml:space="preserve">hal-01179551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust unknown input observers for nonlinear time-delay systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Observer-based stabilisation of linear systems with parameter uncertainties by using enhanced LMI conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kheloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Bedouhene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Alessandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/11085181X⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (6), pp.1189-1200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2014.999258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811192v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On LMI conditions to design observers for Lipschitz nonlinear systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Real-time attitude-independent TAM calibration for spinning projectiles: a sliding window approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Grandvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2012.11.029⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (1), pp.255-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2012.2237402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00763380v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H−/ H∞ fault detection filter for a class of nonlinear descriptor systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Robust observer and observer-based controller for time-delay singular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2012.723826⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (1), pp.80-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asjc.669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763404v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments on &amp;quot;A note on observers for discrete-time Lipschitz nonlinear systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">H−/ H∞ fault detection filter for a class of nonlinear descriptor systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulaïd Boulkroune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 2 Analog and Digital Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSII.2012.2234930⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86 (2), pp.253-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2012.723826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763364v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New LMI condition for observer-based H∞ stabilization of a class of nonlinear discrete-time systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On LMI conditions to design observers for Lipschitz nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/11085623X⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (2), pp.585-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2012.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763389v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On LMI conditions to design observer-based controllers for linear systems with parameter uncertainties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Robust unknown input observers for nonlinear time-delay systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2013.09.046⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (4), pp.2735-2752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/11085181X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00877196v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPV approach for the stabilization of a class of nonlinear dynamical systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comments on &amp;quot;A note on observers for discrete-time Lipschitz nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Systems and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 2 Analog and Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (1), pp.56-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSII.2012.2234930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753472v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-infinity observers design for a class of nonlinear time-delay systems in descriptor form</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">New LMI condition for observer-based H∞ stabilization of a class of nonlinear discrete-time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Grandvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harouna Souley Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2011.622793⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (1), pp.784-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/11085623X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651141v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre à fenêtre glissante : application à l'estimation de l'attitude d'un projectile gyroscopé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On LMI conditions to design observer-based controllers for linear systems with parameter uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kheloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Bedouhene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/jesa.45.399-414⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (12), pp.3700-3704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2013.09.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753490v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer synthesis method for Lipschitz nonlinear discrete-time systems with time-delay: An LMI approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">LPV approach for the stabilization of a class of nonlinear dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Grandvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nonlinear Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (2), pp.64-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00602589v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre à fenêtre glisssante</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">H-infinity observers design for a class of nonlinear time-delay systems in descriptor form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (10), pp.1653-1663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2011.622793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728339v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization in complex dynamical networks: a state observer based approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Filtre à fenêtre glissante : application à l'estimation de l'attitude d'un projectile gyroscopé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Grandvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Slotine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Systems and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (4-6), pp.399-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/jesa.45.399-414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554973v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear observers-based H_inf synchronization and unknown input recovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Observer synthesis method for Lipschitz nonlinear discrete-time systems with time-delay: An LMI approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSI.2008.2010112⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 218 (2), pp.419-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2011.05.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353205v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobolev norms based state estimation and input recovery for a class of nonlinear systems. Design and experimental results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Filtre à fenêtre glisssante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Grandvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (4-6), pp.399-414</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353207v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified H_inf adaptive observer synthesis method for a class of systems with both lipschitz and monotone nonlinearities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synchronization in complex dynamical networks: a state observer based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Slotine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nonlinear Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (3), pp.96-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00353208v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observers for a class of Lipschitz systems with extension to H-infinity performance analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sobolev norms based state estimation and input recovery for a class of nonlinear systems. Design and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iula Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2007.06.012⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (3), pp.1021-1029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2008.2008545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00344476v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for a class of Lipschitz time-delay systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A unified H_inf adaptive observer synthesis method for a class of systems with both lipschitz and monotone nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iula Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJMIC.2008.020997⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (4), pp.282-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2008.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344477v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nonlinear observers-based H_inf synchronization and unknown input recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (8), pp.1720-1731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSI.2008.2010112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer design for a class of Lipschitz time-delay systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iula Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (1), pp.28-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMIC.2008.020997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observers for a class of Lipschitz systems with extension to H-infinity performance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iula Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (1), pp.18-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2007.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Observer design for Lipschitz nonlinear systems. The discrete-time case.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 2 Analog and Digital Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 53 (8), pp.777-781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9001,15381 +9429,15390 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Observer-Based Learning for Robust State Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengya Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Rafaralahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical and Computer Engineering Researches, ICECER 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Extended Output-Based Observer for an Adaptive Vertical Farm Quadcopter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echrak Chnib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Bagnerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Gaggero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 American Control Conference (ACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Denver, United States. pp.2497-2502, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ACC63710.2025.11107520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Discrete-Time Unknown Input Observers for Cyberattack Detection in Connected CACC Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selsabil Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Rafaralahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical and Computer Engineering Researches, ICECER'25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-based Control for a Tumor Growth Model with Delayed Output Measurement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Robust Observer Design for Nonlinear Systems by Using Incremental Exponential Input Output-to-State Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrizia Bagnerini</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T-M Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-T Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Reykjavik, Iceland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327718v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed High-Gain/LMI Observer for Triangular Nonlinear System with Application to Vehicle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Observer-based Control for a Tumor Growth Model with Delayed Output Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasni Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Bagnerini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Control Conference, ACC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Denver, United States. pp.4635-4640, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC63710.2025.11108121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328338v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed High-Gain Observer for Nonlinear Connected Autonomous Vehicle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Zhang</w:t>
+                <w:t xml:space="preserve">Distributed High-Gain/LMI Observer for Triangular Nonlinear System with Application to Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengya Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanwei Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ACC63710.2025.11107847⟩</w:t>
+              <w:t xml:space="preserve">13th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Reykjavik, Iceland. pp.662-667, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.11.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328307v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Observer Design for Nonlinear Systems by Using Incremental Exponential Input Output-to-State Stability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A-T Nguyen</w:t>
+                <w:t xml:space="preserve">Cyberattack Estimation in Intelligent Transportation System by Using an Adaptive High Order Sliding Mode Differentiator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sadki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rafaralahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 33rd Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tangier, Morocco. pp.43-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328357v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyberattack Estimation in Intelligent Transportation System by Using an Adaptive High Order Sliding Mode Differentiator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Distributed High-Gain Observer for Nonlinear Connected Autonomous Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Haddad</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 33rd Mediterranean Conference on Control and Automation (MED)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073299⟩</w:t>
+              <w:t xml:space="preserve">American Control Conference, ACC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Denver, United States. pp.626-631, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC63710.2025.11107847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328142v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple but useful contributions to high-gain observer for non-triangular systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Parameter estimation of a dynamic growth model for lettuce in an adaptive vertical farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echrak Chnib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Bagnerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Gaggero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">20th International Conference on Automation Science and Engineering, CASE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Puglia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561497v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation of a dynamic growth model for lettuce in an adaptive vertical farm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Observer design for nonlinear systems with delayed nonlinear output measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasni Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Bagnerini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Automation Science and Engineering, CASE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Puglia, Italy</w:t>
+              <w:t xml:space="preserve">22nd European Control Conference, ECC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stochholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600269v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An LMI-based observer design method for a class of nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivaraj Mohite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd European Control Conference, ECC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Stochholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer-based stabilization of Lipschitz nonlinear systems by using a new matrix-multiplier based LMI approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivaraj Mohite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference, ACC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for nonlinear systems with delayed nonlinear output measurement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Simple but useful contributions to high-gain observer for non-triangular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasni Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrizia Bagnerini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Control Conference, ECC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Stochholm, Sweden</w:t>
+              <w:t xml:space="preserve">American Control Conference, ACC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487251v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear observer design for vehicle lateral load transfer ratio estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengya Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanwei Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference, ACC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toronto, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ACC60939.2024.10645059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer design by using a new output-based dynamic extension technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echrak Chnib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Bagnerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Gaggero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd European Control Conference, ECC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar sensor-based longitudinal motion estimation by using a generalized high-gain observer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Bessafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehor Belkhatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Khemmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference, ACC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toronto, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ACC60939.2024.10644906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI based $\mathcal{H}_\infty$ observer design for a quadcopter model operating in an adaptive vertical farm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">LMI-based $\mathcal{H}_\infty$ observer design for nonlinear Lipschitz system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivaraj Mohite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.10837-10842, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.757⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.6745-6750, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016096v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear observer design methods based on high-gain methodology and LMIs with application to vehicle tracking</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">State estimation of longitudinal vehicle model using $\mathcal{H}_\infty$ LMI-based nonlinear observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivaraj Mohite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10156219⟩</w:t>
+              <w:t xml:space="preserve">31st Mediterranean Conference on Control and Automation, MED 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Limassol, Cyprus. pp.293-298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED59994.2023.10185645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016107v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI-based $\mathcal{H}_\infty$ observer design for nonlinear Lipschitz system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comparative analysis of the performance of a nonlinear observer and nonlinear Kalman filters in the presence of non-Gaussian disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Movahedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Haddad</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Control Conference, ACC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, San Diego, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016027v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of the performance of a nonlinear observer and nonlinear Kalman filters in the presence of non-Gaussian disturbances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">LMI feasibility analysis in observer design for some families of nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasni Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Djennoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control, CDC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marina Bay Sands, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015360v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State estimation of longitudinal vehicle model using $\mathcal{H}_\infty$ LMI-based nonlinear observer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Vehicle rollover index estimation using a nonlinear unknown input observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denakpo Jenius Codjia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Boutat-Baddas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madjid Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Mediterranean Conference on Control and Automation, MED 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Limassol, Cyprus. pp.293-298, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED59994.2023.10185645⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Limassol, Cyprus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED59994.2023.10185816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080686v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle rollover index estimation using a nonlinear unknown input observer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Adaptive vertical farm for space farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Bagnerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echrak Chnib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Gaggero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Mediterranean Conference on Control and Automation, MED 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Automation Technology in Teaching and Development, AALE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Luxembourg, Luxembourg</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251683v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI feasibility analysis in observer design for some families of nonlinear systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Robust stability analysis of moving-horizon estimator for LPV discrete-time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasni Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saïd Djennoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control, CDC 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177868v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust convergence analysis of moving-horizon estimator for LPV discrete-time systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-gain like observer design for nonlinear systems applied to vehicle motion estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Bessafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasni Arezki</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehor Belkhatir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.456⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.5673-5678, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201290v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust stability analysis of moving-horizon estimator for LPV discrete-time systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Robust convergence analysis of moving-horizon estimator for LPV discrete-time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasni Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015326v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-gain like observer design for nonlinear systems applied to vehicle motion estimation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On Challenges in Coordinate Transformation for Using a High-Gain Multi-Output Nonlinear Observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Alai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Control Conference, ACC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, San Diego, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016125v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive vertical farm for space farming</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Enhanced high-gain observer for blood and micro-robot velocity estimation for magnetic drug targeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyhia Bouhadjra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fruchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Automation Technology in Teaching and Development, AALE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016116v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced high-gain observer for blood and micro-robot velocity estimation for magnetic drug targeting</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Robust moving-horizon estimation for quasi-LPV discrete-time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasni Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015424v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Challenges in Coordinate Transformation for Using a High-Gain Multi-Output Nonlinear Observer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Design of a nonlinear observer for a class of locally Lipschitz systems by using input-to-state stability: An LMI approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivaraj Mohite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control, CDC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marina Bay Sands, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015349v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust moving-horizon estimation for quasi-LPV discrete-time systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Prescribed-time sliding mode observer for nonlinear triangular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Djennoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015324v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a nonlinear observer for a class of locally Lipschitz systems by using input-to-state stability: An LMI approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Robust moving horizon estimation for lateral vehicle dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasni Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control, CDC 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st European Control Conference, ECC'2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bucharest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171967v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust moving horizon estimation for lateral vehicle dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">LMI based $\mathcal{H}_\infty$ observer design for a quadcopter model operating in an adaptive vertical farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echrak Chnib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Bagnerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Control Conference, ECC'2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.10837-10842, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078275v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescribed-time sliding mode observer for nonlinear triangular systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nonlinear observer design methods based on high-gain methodology and LMIs with application to vehicle tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Bessafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehor Belkhatir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Madjid Haddad</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1326⟩</w:t>
+              <w:t xml:space="preserve">American Control Conference, ACC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, San Diego, CA, United States. pp.4735-4740, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10156219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201259v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A HG/LMI-based observer for a tumor growth model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasni Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Control Conference, ECC'2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new discrete-time interval estimator for vehicle side-slip angle estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Bessafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehor Belkhatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Khemmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 8th IFAC Symposium on System Structure and Control, 17th IFAC Workshop on Time Delay Systems, 5th IFAC Workshop on Linear Parameter Varying Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Montreal, Canada. pp.85-90, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-gain estimation of mRNA and protein concentrations of a genetic regulatory network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyhia Bouhadjra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Bagnerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Control Conference, ECC'2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new matrix multiplier-based LMI approach for nonlinear observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivaraj Mohite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Mediterranean Conference on Control and Automation, MED 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Athens, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MED54222.2022.9837273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-gain observer for stage-structured susceptible-infectious epidemic model with linear incidence rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyhia Bouhadjra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Bagnerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference, ACC'2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Atlanta, GA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the basic reproduction number for the COVID-19 pandemic in minnesota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Movahedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling, Estimation and Control Conference, MECC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescribed-time high-gain nonlinear observer design for triangular systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ania Adil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Hamaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Systems and Control, ICSC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and estimation of amnioserosa cell mechanical behavior using moving horizon estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyhia Bouhadjra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Bagnerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference, ACC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, New Orleans, LA, United States. pp.1583-1588, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ACC50511.2021.9482839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$H_\infty$ switched-gain based observer vs nonlinear transformation based observer for a vehicle tracking model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivaraj Mohite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IFAC Conference on Modelling, Identification and Control of Nonlinear Systems, MICNON 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Tokyo, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-time estimation of a class of switched discrete-time linear systems subject to delayed-output measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Simultaneous state estimation and tire model learning for autonomous vehicle applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woongsun Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankush Chakrabarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chee Pin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference, ECC 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics, AIM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Delft (virtual), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476475v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous state estimation and tire model learning for autonomous vehicle applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Finite-time estimation of a class of switched discrete-time linear systems subject to delayed-output measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasni Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chee Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics, AIM 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Delft (virtual), Netherlands</w:t>
+              <w:t xml:space="preserve">European Control Conference, ECC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468576v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled tanks state estimation using a high-gain like observer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ania Adil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N’doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Hamaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IFAC Conference on Modelling, Identification and Control of Nonlinear Systems, MICNON 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Tokyo, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMI feasibility improvement to design observers for a class of Lipschitz nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasni Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyhia Bouhadjra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th IEEE Conference on Decision and Control, CDC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear observer design for systems with sampled measurements : An LPV approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">State observer design method for a class of nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasni Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Outbib</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Bedouhene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Alessandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104762v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State observer design method for a class of nonlinear systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Robust static output feedback stabilization of continuous-time linear systems via enhanced LMI conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassène Gritli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angelo Alessandri</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safya Belghith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104755v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust static output feedback stabilization of continuous-time linear systems via enhanced LMI conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimistic vs pessimistic moving-horizon estimation for quasi-LPV discrete-time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zasadzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safya Belghith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104751v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A switched-gain nonlinear observer for LED optical communication</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vehicle motion estimation using a switched gain nonlinear observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woongsun Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Movahedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Control Conference, ACC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9147225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104771v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimistic vs pessimistic moving-horizon estimation for quasi-LPV discrete-time systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">High-gain observer design for nonlinear systems with delayed measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Adil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Hamaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013153v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle motion estimation using a switched gain nonlinear observer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A switched-gain nonlinear observer for LED optical communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ali Zemouche</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104738v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-gain observer design for nonlinear systems with delayed measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">High-gain nonlinear observer using system state augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyhia Bouhadjra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Bagnerini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">59th IEEE Conference on Decision and Control, CDC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104758v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-gain nonlinear observer using system state augmentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nonlinear observer design for systems with sampled measurements : An LPV approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Boukal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zerrougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrizia Bagnerini</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Outbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th IEEE Conference on Decision and Control, CDC 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104730v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical absolute stabilization of Lur'e systems via periodic event-triggered feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenwu Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanghui Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China-Qatar International Workshop on Artificial Intelligence and Applications to Intelligent Manufacturing, AIAIM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Doha, Qatar. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AIAIM.2019.8632784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear position estimation on smart actuators using a nonlinear observer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Finite-time state estimation of discrete-time linear systems with some extensions. Application to steering lateral vehicle model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Philadephia, PA, United States</w:t>
+              <w:t xml:space="preserve">58th IEEE Conference on Decision and Control, CDC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054306v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute stabilization of Lur’e systems by periodically intermittent control</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Linear position estimation on smart actuators using a nonlinear observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Movahedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wenwu Yu</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Conference on Control and Automation, ICCA 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Control Conference, ACC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Philadephia, PA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421391v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilient control under cyber-attacks in connected ACC vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woongsun Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamic Systems and Control Conference, DSCC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Park City, Utah, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-time state estimation of discrete-time linear systems with some extensions. Application to steering lateral vehicle model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Absolute stabilization of Lur’e systems by periodically intermittent control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haili Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanghui Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenwu Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th IEEE Conference on Decision and Control, CDC 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IEEE International Conference on Control and Automation, ICCA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCA.2019.8899960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342427v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust data-driven neuro-adaptive observers with Lipschitz activation functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankush Chakrabarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhacine Benosman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th IEEE Conference on Decision and Control, CDC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State estimation of LPV discrete-time systems with application to output feedback stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th IEEE Conference on Decision and Control, CDC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMI-based design of robust static output feedback controller for uncertain linear continuous systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassène Gritli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Belghith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advanced Systems and Emergent Technologies, IC_ASET 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ASET.2019.8871044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static output feedback control of discrete-time linear systems: Background results and new LMI conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassène Gritli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safya Belghith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advanced Systems and Emergent Technologies, IC_ASET 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ASET.2019.8870986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective nonlinear observer design using BMIs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Observer with small gains in the presence of a long delay in the measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.4327-4332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2017.8264297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742234v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An $H_\infty$ observer for descriptor nonlinear systems with nonlinear output equations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multi-objective nonlinear observer design using BMIs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2018 - American Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Control Conference, ACC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Milwaukee, WI, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849018v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer with small gains in the presence of a long delay in the measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">An $H_\infty$ observer for descriptor nonlinear systems with nonlinear output equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gridsada Phanomchoeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woongsun Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazenc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cdc.2017.8264297⟩</w:t>
+              <w:t xml:space="preserve">ACC 2018 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Milwaukee, WI, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC.2018.8431687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660130v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Nonlinear Observer Design using BMIs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fault sensor detection and estimation based on LPV observer for vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Alaridh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Aitouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Annual American Control Conference (ACC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Systems and Control, ICSC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Valencia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490413v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuator fault detection for vehicle lateral dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nonlinear observer for vehicle motion tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woongsun Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boulaïd Boulkroune</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Control, Decision and Information Technologies, CoDIT 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Control Conference, ACC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Milwaukee, WI, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736817v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault sensor detection and estimation based on LPV observer for vehicle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multi-Objective Nonlinear Observer Design using BMIs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Systems and Control, ICSC 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 Annual American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. pp.1346-1351, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC.2018.8431383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872858v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear observer for vehicle motion tracking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Actuator fault detection for vehicle lateral dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Alaridh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Aitouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulaïd Boulkroune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Control, Decision and Information Technologies, CoDIT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Thessaloniki, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/codit.2018.8394954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742238v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust $H_\infty$ observer-based stabilization of linear discrete-time systems with parameter uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherifa Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Bibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference, ACC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Milwaukee, WI, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ACC.2018.8431745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design of descriptor nonlinear system with nonlinear outputs by using W$^{1,2}$-optimality criterion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">LMI-based trajectory tracking for a class of nonlinear systems with application to an anaerobic digestion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Voos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darouach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Decision and Control, CDC 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Control Conference, ACC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Milwaukee, WI, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492475v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI-based trajectory tracking for a class of nonlinear systems with application to an anaerobic digestion process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Observer design of descriptor nonlinear system with nonlinear outputs by using W$^{1,2}$-optimality criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Hamaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadidja Chaib Draa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Darouach</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Bedouhene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Decision and Control, CDC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami Beach, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8618875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742225v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time automotive slip angle estimation with extended $H_\infty$ circle criterion observer for nonlinear output system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">LMI-Based invariant like nonlinear state observer for anaerobic digestion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Voos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darouach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/acc.2017.7963187⟩</w:t>
+              <w:t xml:space="preserve">25th Mediterranean Conference on Control and Automation, MED 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Valletta, Malta. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/med.2017.7984197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541110v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMI-based $\mathcal{H}_{\infty}$ nonlinear state observer design for anaerobic digestion model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Voos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Darouach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Mediterranean Conference on Control and Automation, MED 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Valletta, Malta. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/med.2017.7984196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI-Based invariant like nonlinear state observer for anaerobic digestion model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A new LMI-based output feedback controller design method for discrete-time LPV systems with uncertain parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Bedouhene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Darouach</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid-Reza Karimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Mediterranean Conference on Control and Automation, MED 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567358v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new LMI-based output feedback controller design method for discrete-time LPV systems with uncertain parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">A modified two-steps LMI method to design observer-based controller for linear discrete-time systems with parameter uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherifa Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Bedouhene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Bibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hamid-Reza Karimi</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Aitouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Systems and Control, ICSC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Batna, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icosc.2017.7958736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567352v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer design for nonlinear systems by using high-gain and LPV/LMI-based technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2017 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Seattle, WA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/acc.2017.7963348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modified two-steps LMI method to design observer-based controller for linear discrete-time systems with parameter uncertainties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An LMI-based $H_{\infty}$ discrete-time non linear state observer design for an anaerobic digestion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Voos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Alma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdel Aitouche</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darouach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Systems and Control, ICSC 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567355v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An LMI-based $H_{\infty}$ discrete-time non linear state observer design for an anaerobic digestion model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">LMI-based discrete-time nonlinear state observer for an anaerobic digestion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Voos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Darouach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Systems and Control, ICSC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Batna, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icosc.2017.7958714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567351v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer-based trajectory tracking for anaerobic digestion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Voos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Darouach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Workshop on Advanced Control and Diagnosis, ACD 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bucarest, Romania. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust observer-based $H_{\infty}$ stabilization for a class of switched discrete-time linear systems with parameter uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Bibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aitouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/cdc.2017.8264442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$\mathcal{H}_{\infty}$ observer-based stabilization of switched discrete-time linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Bibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aitouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Systems and Control, ICSC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Batna, Algeria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icosc.2017.7958735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI-based discrete-time nonlinear state observer for an anaerobic digestion model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">LPV unknown input observer based fault sensor diagnosis for vehicle lateral dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Alaridh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Aitouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Darouach</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulaïd Boulkroune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Systems and Control, ICSC 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Workshop on Advanced Control and Diagnosis, ACD 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bucharest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567354v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPV unknown input observer based fault sensor diagnosis for vehicle lateral dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Real-time automotive slip angle estimation with extended $H_\infty$ circle criterion observer for nonlinear output system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gridsada Phanomchoeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boulaïd Boulkroune</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Advanced Control and Diagnosis, ACD 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Control Conference, ACC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Seattle, WA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/acc.2017.7963187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736848v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPV unknown input observer for vehicle lateral dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Alaridh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aitouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulaïd Boulkroune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International conference on Sciences and Techniques of Automatic control &amp; computer engineering, STA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Sousse, Tunisia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/STA.2016.7952099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new LMI observer-based controller design method for discrete-time LPV systems with uncertain parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zerrougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulaïd Boulkroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zasadzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference, ACC'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex optimization based dual gain observer design for Lipschitz nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulaïd Boulkroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Rafaralahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zasadzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference, ACC'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$H_\infty$ circle criterion observer design for Lipschitz nonlinear systems with enhanced LMI conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulaïd Boulkroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Rafaralahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zasadzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference, ACC'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$H_\infty$ observer-based stabilization for Lipschitz nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulaïd Boulkroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harouna Souley Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zerrougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Control Conference, ECC'16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer-based control design via LMIs for a class of switched discrete-time linear systems with parameter uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Bibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Kheloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hieu Trinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th IEEE Conference on Decision and Control, CDC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2016.7799385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the enhancement of high-gain observers for state estimation of nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th IEEE Conference on Decision and Control, CDC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2016.7799235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new LMI based $H_\infty$ observer design method for Lipschitz nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hieu Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zasadzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Control Conference, ECC'16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New decentralized control design for interconnected nonlinear discrete-time systems with nonlinear interconnections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Kheloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bennani Cherifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hieu Trinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th IEEE Conference on Decision and Control, CDC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2016.7799195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-based stabilization via LMIs for linear uncertain systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Finite time $H_\infty$ controller design based on finite time $H_\infty$ functional filter for linear continuous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessem Bhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zasadzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harouna Souley Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Systems and Control, ICSC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Sousse, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICoSC.2015.7153290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241706v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-based control design for a class of nonlinear systems subject to unknown inputs: LMI approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Finite time $H_\infty$ control via dynamic output feedback for linear continuous systems with norm-bounded disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessem Bhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zasadzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harouna Souley Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Control, Automation and Systems, ICCAS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">14th European Control Conference, ECC'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Lintz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241721v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite time $H_\infty$ controller design based on finite time $H_\infty$ functional filter for linear continuous systems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Observer-based control design for a class of nonlinear systems subject to unknown inputs: LMI approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Sayyad Delshad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gustafsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Reza Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Systems and Control, ICSC 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference on Control, Automation and Systems, ICCAS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Busan, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242678v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite time $H_\infty$ control via dynamic output feedback for linear continuous systems with norm-bounded disturbances</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Observer-based stabilization via LMIs for linear uncertain systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kheloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Control Conference, ECC'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Lintz, Austria</w:t>
+              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141227v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-time $H_\infty$ functional filter design for a class of descriptor linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessem Bhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harouna Souley Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zasadzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Mediterranean Conference on Control and Automation, MED 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Palermo, Italy. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New observer-based controller design method for a class of time-varying delay systems with Lipschitz nonlinearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference, ACC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Portland, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new LMI condition for decentralized observer-based control of linear systems with nonlinear interconnections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">H∞ - based fault diagnosis for diesel engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulaïd Boulkroune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Aitouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angelo Alessandri</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd IEEE Conference on Decision and Control, CDC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control, MSC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Antibes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCA.2014.6981414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072727v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-based control design for diesel engines via LMI</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A new LMI condition for decentralized observer-based control of linear systems with nonlinear interconnections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Alessandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Control Conference, ECC'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">53rd IEEE Conference on Decision and Control, CDC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001814v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H∞ - based fault diagnosis for diesel engines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Observer-based control design for diesel engines via LMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulaïd Boulkroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control, MSC 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th European Control Conference, ECC'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059478v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output feedback control for a class of switching discrete-time linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Kheloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd IEEE Conference on Decision and Control, CDC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay-dependent robust unknown input observer for nonlinear time-delay systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd IEEE Conference on Decision and Control, CDC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust H_inf observer-based controller for Lipschitz nonlinear discrete-time systems with parameter uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Kheloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harouna Souley Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd IEEE Conference on Decision and Control, CDC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex optimization approach to observer-based stabilization of linear systems with parameter uncertainties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A multiplicative filter for GLMAV attitude estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Grandvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angelo Alessandri</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control, CDC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.CDROM</w:t>
+              <w:t xml:space="preserve">12th European Control Conference, ECC'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zürich, Switzerland. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877197v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output feedback control for discrete-time linear systems by using Luenberger observers under unknown switching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">A new observer-based stabilization method for linear systems with uncertain parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kheloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ali Zemouche</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control, CDC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.CDROM</w:t>
+              <w:t xml:space="preserve">12th European Control Conference, ECC'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zürich, Switzerland. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877198v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new observer-based stabilization method for linear systems with uncertain parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Output feedback control for discrete-time linear systems by using Luenberger observers under unknown switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Bedouhene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Kheloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Control Conference, ECC'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Zürich, Switzerland. pp.CDROM</w:t>
+              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control, CDC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800522v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiplicative filter for GLMAV attitude estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">POD-based state estimation of simulated moving bed chromatographic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulaïd Boulkroune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kinnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Control Conference, ECC'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Zürich, Switzerland. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800187v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POD-based state estimation of simulated moving bed chromatographic processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Adaptive output tracking control design of a gun launched micro aerial vehicle based on approximate feedback linearization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zasadzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Control Conference, ECC'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Zürich, Switzerland. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800524v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive output tracking control design of a gun launched micro aerial vehicle based on approximate feedback linearization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Convex optimization approach to observer-based stabilization of linear systems with parameter uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kheloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Bedouhene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Alessandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Control Conference, ECC'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Zürich, Switzerland. pp.CDROM</w:t>
+              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control, CDC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800518v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observers for continuous-time Lipschitz nonlinear systems. Analysis and comparisons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Observer based H-inf controllers for a class of nonlinear Lipschitz discrete-time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Grandvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harouna Souley Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st IEEE Conference on Decision and Control, CDC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753133v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observers design for discrete-time Lipschitz nonlinear systems. State of the art and new results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st IEEE Conference on Decision and Control, CDC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer based H-inf controllers for a class of nonlinear Lipschitz discrete-time systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Observers for continuous-time Lipschitz nonlinear systems. Analysis and comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st IEEE Conference on Decision and Control, CDC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Maui, Hawaii, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753124v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse d'observateurs H-infini pour une classe de systèmes non linéaires à retard à entrées inconnues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-infinity unknown input observers design for a class of nonlinear time-delay systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC World Congress, IFAC WC'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer design for Lipschitz nonlinear discrete-time systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benallouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Schutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Méditerranéenne sur l'Ingénierie Sûre des Systèmes Complexes, MISC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Agadir, Morocco. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00598075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust fault diagnosis for a class of nonlinear descriptor systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A sliding window filter for real-time attitude independent TAM calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Grandvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems, SysTol'10</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">49th IEEE Conference on Decision and Control, CDC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Atlanta, Georgia, United States. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586543v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sliding window filter for real-time attitude independent TAM calibration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Robust fault diagnosis for a class of nonlinear descriptor systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulaïd Boulkroune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th IEEE Conference on Decision and Control, CDC 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems, SysTol'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nice, France. pp.CDROM, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSTOL.2010.5675983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554976v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtre à fenêtre glissante pour l'estimation de l'attitude et des vitesses d'un projectile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A real-time sliding window filter for projectile attitude estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guidance, Navigation and Control Conference, AIAA GNC'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Toronto, Canada. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer based synchronization for a class of chaotic time-delay systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Filtre de Kalman étendu avec fenêtre glissante : Application à la localisation de projectile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Grandvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second IFAC meeting related to analysis and control of chaotic systems, CHAOS 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, London, United Kingdom. pp.CDROM</w:t>
+              <w:t xml:space="preserve">3èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Angers, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440513v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre de Kalman étendu avec fenêtre glissante : Application à la localisation de projectile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">LPV approach for the stabilization of a class of dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Angers, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Complex Systems and Applications, ICCSA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Le Havre, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440307v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPV approach for the stabilization of a class of dynamical systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Observer based approach for synchronization in complex dynamical networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Slotine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Complex Systems and Applications, ICCSA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Le Havre, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Le Havre, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440651v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer based approach for synchronization in complex dynamical networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">A Moving Horizon H-Infinity Observer for Discrete-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Grandvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Slotine</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Complex Systems and Applications, ICCSA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Le Havre, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">10th European Control Conference, ECC'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440650v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Moving Horizon H-Infinity Observer for Discrete-Time Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Observer based synchronization for a class of chaotic time-delay systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Control Conference, ECC'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">Second IFAC meeting related to analysis and control of chaotic systems, CHAOS 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, London, United Kingdom. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440301v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A software based approach for autonomous projectile attitude and position estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Unknown input observer synthesis method with modified H-infinty criteria for nonlinear systems using Sobolev norms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Soft Computing as Transdisciplinary Science and Technology, CSTST'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Cergy Pontoise, France. 6 p</w:t>
+              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344106v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unknown input observer synthesis method with modified H-infinty criteria for nonlinear systems using Sobolev norms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A software based approach for autonomous projectile attitude and position estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Grandvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Changey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.CDROM</w:t>
+              <w:t xml:space="preserve">International Conference on Soft Computing as Transdisciplinary Science and Technology, CSTST'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Cergy Pontoise, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344069v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observers synthesis method for a class of nonlinear discrete-time systems with extension to observer-based control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear observers for Lipschitz discrete-time systems. Application to synchronization and input recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iula Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer Design for a Class of Nonlinear Time-Delay Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iula Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE American Control Conference, ACC'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, New York City, United States. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new observer design method for a class of Lipschitz nonlinear discrete-time systems with time-delay. Extension to H-infinity performance analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th IEEE Conference on Decision and Control, CDC'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, New Orleans, United States. pp.414-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">observers design for nonlinear time-delay systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iula Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE American Control Conference, ACC'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Minneapolis, Minnesota, United States. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization by observer based approach for a class of nonlinear chaotic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st IFAC Conference on Analysis and Control of Chaotic Systems, CHAOS'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Reims, France. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear observers design for synchronization and information recovery in communication systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second IEEE-EURASIP International Symposium on Communications, Control and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observers design for a certain class of nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iula Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th IEEE Conference on Decision and Control; CDC'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, San Diego, California, United States. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronisation par une approche basée-observateur pour les systèmes non linéaires lipschitziens à temps discret</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Observer synthesis for Lipschitz discrete-time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iula Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales et Nationales du GDR MACS du CNRS, JDMACS-JNMACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lyon, France. pp.x-x</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems, ISCAS'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Kobe, Japan. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353218v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer synthesis for Lipschitz discrete-time systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Observer Design for Nonlinear Systems : An Approach Based on the Differential Mean Value Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iula Bara</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems, ISCAS'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Kobe, Japan. pp.CDROM</w:t>
+              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control and European Control Conference, CDC-ECC 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353217v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer Design for Nonlinear Systems : An Approach Based on the Differential Mean Value Theorem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A new approach for the observer-based synchronization of chaotic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iula Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iula Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control and European Control Conference, CDC-ECC 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.x-x</w:t>
+              <w:t xml:space="preserve">16th IFAC World Congress, IFAC'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353215v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for the observer-based synchronization of chaotic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Synchronisation par une approche basée-observateur pour les systèmes non linéaires lipschitziens à temps discret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iula Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC World Congress, IFAC'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic. pp.x-x</w:t>
+              <w:t xml:space="preserve">Journées Doctorales et Nationales du GDR MACS du CNRS, JDMACS-JNMACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lyon, France. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353216v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security and Resilience in Cyber-Physical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Nature Switzerland AG, 2022, 978-3030971656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-97166-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24385,1225 +24822,1225 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to cyber-physical security and resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Abbaszadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masoud Abbaszadeh and Ali Zemouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Security and Resilience in Cyber-Physical Systems: Detection, Estimation and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 2, Springer Nature Switzerland AG, pp.9-35, 2022, 978-3030971656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-97166-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A resilient nonlinear observer for light-emitting diode optical wireless communication under actuator fault and noise jamming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N’doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ania Adil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masoud Abbaszadeh and Ali Zemouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Security and Resilience in Cyber-Physical Systems: Detection, Estimation and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 14, Springer Nature Switzerland AG, pp.347-376, 2022, 978-3030971656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-97166-3_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilient cooperative control of input constrained networked cyber-physical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junjie Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanghui Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongjun Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masoud Abbaszadeh and Ali Zemouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Security and Resilience in Cyber-Physical Systems: Detection, Estimation and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 11, Springer Nature Switzerland AG, pp.267-298, 2022, 978-3030971656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-97166-3_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuator and sensor fault detection based on LPV unknown input observer applied to lateral vehicle dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Observer-based stabilization of switched discrete-time linear systems with parameter uncertainties: New scenarios of LMI conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Bedouhene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Reza Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hieu Trinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olfa Boubaker and Quanmin Zhu and Magdi S. Mahmoud and José Ragot and Hamid Reza Karimi and Jorge Dávila. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Trends in Observer-based Control: A practical guide to process and engineering applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-817034-2.00023-X⟩</w:t>
+              <w:t xml:space="preserve">New Trends in Observer-based Control: An Introduction to Design Approaches and Engineering Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Academic Press, pp.209-239, 2019, 978-0-12-817038-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-817038-0.00006-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421821v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-based stabilization of switched discrete-time linear systems with parameter uncertainties: New scenarios of LMI conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Delay-dependent unknown input observer for nonlinear time-delay systems with both $H_\infty$ and $W^{1,2}$ optimality criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Olfa Boubaker and Quanmin Zhu and Magdi S. Mahmoud and José Ragot and Hamid Reza Karimi and Jorge Dávila. </w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Qingbin Gao and Hamid Reza Karimi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Trends in Observer-based Control: An Introduction to Design Approaches and Engineering Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-817038-0.00006-8⟩</w:t>
+              <w:t xml:space="preserve">Stability, Control and Application of Time-delay Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier (Butterworth-Heinemann), pp.79-97, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-814928-7.00004-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088374v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of anaerobic digestion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Alma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Voos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Darouach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olfa Boubaker and Quanmin Zhu and Magdi S. Mahmoud and José Ragot and Hamid Reza Karimi and Jorge Dávila. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Observer-based Control: A practical guide to process and engineering applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Academic Press, pp.99-135, 2019, 978-0-12-817034-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-817034-2.00017-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay-dependent unknown input observer for nonlinear time-delay systems with both $H_\infty$ and $W^{1,2}$ optimality criteria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A robust decentralized observer-based stabilization method for interconnected nonlinear systems: Improved LMI conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherifa Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Qingbin Gao and Hamid Reza Karimi. </w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Bedouhene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kheloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hieu Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olfa Boubaker and Quanmin Zhu and Magdi S. Mahmoud and José Ragot and Hamid Reza Karimi and Jorge Dávila. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stability, Control and Application of Time-delay Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-814928-7.00004-4⟩</w:t>
+              <w:t xml:space="preserve">New Trends in Observer-based Control: An Introduction to Design Approaches and Engineering Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Academic Press, pp.209-239, 2019, 978-0-12-817038-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-817038-0.00008-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343017v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust decentralized observer-based stabilization method for interconnected nonlinear systems: Improved LMI conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identification of fractional Hammerstein system with delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Hammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tounsia Djamah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Olfa Boubaker and Quanmin Zhu and Magdi S. Mahmoud and José Ragot and Hamid Reza Karimi and Jorge Dávila. </w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamar Bettayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Qingbin Gao and Hamid Reza Karimi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Trends in Observer-based Control: An Introduction to Design Approaches and Engineering Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-817038-0.00008-1⟩</w:t>
+              <w:t xml:space="preserve">Stability, Control and Application of Time-delay Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier (Butterworth-Heinemann), pp.441-461, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-814928-7.00022-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088380v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of fractional Hammerstein system with delay</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Actuator and sensor fault detection based on LPV unknown input observer applied to lateral vehicle dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Alaridh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Aïtouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Qingbin Gao and Hamid Reza Karimi. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olfa Boubaker and Quanmin Zhu and Magdi S. Mahmoud and José Ragot and Hamid Reza Karimi and Jorge Dávila. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stability, Control and Application of Time-delay Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-814928-7.00022-6⟩</w:t>
+              <w:t xml:space="preserve">New Trends in Observer-based Control: A practical guide to process and engineering applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Academic Press, pp.267-287, 2019, 978-0-12-817034-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-817034-2.00023-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343056v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observers design for a class of Lipschitz discrete-time systems with time-delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mario Alberto Jordán and Jorge L. Bustamante. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Time Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.19-38, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25613,143 +26050,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor Fusion of Visual Odometry and High-Gain Observer for Application to Vehicle Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Bessafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehor Belkhatir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25759,114 +26196,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'observation de l'état des systèmes dynamiques non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Louis Pasteur - Strasbourg I, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00353220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId524"/>
+      <w:footerReference w:type="default" r:id="rId536"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25932,51 +26369,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="D1B786AB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -26013,51 +26602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Movahedi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zemouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Rajamani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70386" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328272v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasni Arezki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Bagnerini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112663" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327816v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Abbaszadeh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Mohsenian-Rad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2025.3573551" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054324v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Chaib Draa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chee Pin Tan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101229" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724827v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woongsun Jeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Chakrabarty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7327" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Alai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3344868" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04663185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaraj Mohite" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Alma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7552" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Sadki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Rafaralahy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3403933" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724833v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengya Meng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanwei Meng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111512" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877262v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gridsada Phanomchoeng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boula&#239;d Boulkroune" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110578" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langwen Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohui Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanshi Zheng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Zhao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2022.3166855" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251660v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Bouhadjra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Alessandri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100829" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3331684" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275243v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3327116" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874158v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Nechaf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mostefai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous-Meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Djeghali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518221133590" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3341549" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108449" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Trinh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2021.3107244" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642182v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alima Chaouche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Ramdani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518221083729" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104716v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Wen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2021.3051002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642171v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Adil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Hamaz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima N'Doye" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110281" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Ding" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110309" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467993v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Karimi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Jin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.11.086" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3172646" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643686v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3170534" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwu Yu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Park" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2020.3042191" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104714v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hass&#232;ne Gritli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Belghith" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2020.1818145" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006173v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Bedouhene" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020376" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104720v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109436" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.104817" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2021.3081035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104712v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Parnianifard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Fakhfakh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kotti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunchakorn Wuttisittikulkij" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2835" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467971v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housheng Su" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanrong Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1378004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006179v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenming Xie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3011698" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104710v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratchatin Chancharoen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Imran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242613" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006163v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2020.0059" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298580v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Kheldoun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2019.06.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421347v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.108814" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492221v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailerk Treetipsounthorn" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanisorn Sriudomporn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dengler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setha Panngum" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj050627" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298581v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzin Nemati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mostafa Safavi&#160;hamami" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.06.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054179v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2019.2892700" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054280v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Voos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darouach" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.12.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZX7WGCG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054224v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2019.02.017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054242v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4434" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903329v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.09.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298579v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Bennani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bibi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0754-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054215v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2019.02.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936944v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2882417" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575709v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3948" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933911v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aitouche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Bezzaoucha-Rebai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.10.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9XDGVW9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933923v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.09.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567360v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.07.067" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567359v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kheloufi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3644" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534700v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett D. Nelson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Madson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2017.2674439" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567361v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid-Reza Karimi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2017.07.027" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179551v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Souley Ali" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3391" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTVDTCFS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123612v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.999258" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763394v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Hassan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutayeb" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.669" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6G7676C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772493v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Grandvallet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Changey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2012.2237402" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811192v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11085181X" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763380v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.11.029" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P314VR91-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763404v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Halabi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2012.723826" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763364v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2012.2234930" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763389v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11085623X" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877196v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.09.046" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLQJRCV9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753472v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651141v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2011.622793" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753490v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.399-414" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-T1SQL5Z4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602589v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.05.081" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85KTX793-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728339v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554973v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Slotine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353205v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2008.2010112" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353207v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2008545" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353208v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2008.11.007" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2SKBG0Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344476v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iula Bara" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2007.06.012" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C469DJWV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344477v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2008.020997" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344474v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328132v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327755v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Echrak Chnib" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaggero" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC63710.2025.11107520" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328117v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil Bougherara" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327718v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC63710.2025.11108121" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05328338v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05328307v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meng" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Nguyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zemouche" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meng" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC63710.2025.11107847" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05328357v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-M Guerra" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-T Nguyen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328142v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadki" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rafaralahy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073299" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561497v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600269v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613003v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561500v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487251v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04727281v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10645059" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498379v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487487v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bessafa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Belkhatir" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khemmar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10644906" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016096v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.757" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016107v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10156219" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016027v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.380" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015360v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080686v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED59994.2023.10185645" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251683v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denakpo Jenius Codjia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Boutat-Baddas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED59994.2023.10185816" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177868v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Djennoune" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383614" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201290v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.456" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015326v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016125v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.495" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016116v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015424v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fruchard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015349v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015324v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171967v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383420" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078275v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201259v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1326" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642300v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762731v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.294" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643706v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680898v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837273" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643703v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468541v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468602v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous-Meriem Laleg" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468328v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9482839" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468355v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.340" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476475v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chee Pin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468576v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468381v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima N&#8217;doye" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.335" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453620v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104762v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Boukal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zerrougui" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104755v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104751v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104771v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013153v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zasadzinski" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104738v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147225" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104758v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104730v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102557v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIAIM.2019.8632784" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054306v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421391v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haili Liang" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2019.8899960" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421379v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342427v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342431v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhacine Benosman" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342423v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421540v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASET.2019.8871044" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421532v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASET.2019.8870986" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742234v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849018v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431687" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660130v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8264297" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490413v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431383" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736817v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alaridh" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2018.8394954" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872858v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742238v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736812v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431745" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492475v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidja Chaib Draa" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618875" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742225v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541110v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2017.7963187" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567357v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2017.7984196" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567358v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2017.7984197" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567352v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567353v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2017.7963348" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567355v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icosc.2017.7958736" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567351v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683627v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674803v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8264442" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567356v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icosc.2017.7958735" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567354v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icosc.2017.7958714" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736848v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439696v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2016.7952099" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294001v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293983v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293986v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294027v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418759v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7799385" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418758v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7799235" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294012v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418757v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennani Cherifa" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7799195" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241706v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241721v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Sayyad Delshad" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustafsson" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242678v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Bhiri" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2015.7153290" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141227v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997098v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001813v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072727v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001814v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pages" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hajjaji" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059478v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981414" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072725v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072720v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072730v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877197v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877198v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800522v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800187v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800524v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kinnaert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800518v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Drouot" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Richard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753133v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753135v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753124v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586522v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651142v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598075v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benallouch" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Schutz" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586543v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675983" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554976v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543073v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554977v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440513v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440307v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440651v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440650v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440301v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344106v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344069v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344077v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353210v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353209v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203035v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353212v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353213v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353214v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353211v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353218v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353217v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353215v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353216v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643951v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97166-3" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643959v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97166-3_2" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643963v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97166-3_14" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643960v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Fu" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Xu" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97166-3_11" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421821v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel A&#239;touche" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817034-2.00023-X" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088374v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817038-0.00006-8" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421813v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817034-2.00017-4" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343017v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814928-7.00004-4" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088380v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817038-0.00008-1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343056v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Hammar" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsia Djamah" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Bettayeb" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814928-7.00022-6" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602590v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331330v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jacques" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353220v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ali-zemouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5804-2225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12494955X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596214v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bessafa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Belkhatir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zemouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Rajamani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2026.112915" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengya Meng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Alma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2026.107008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567720v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasni Arezki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zemouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alessandri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2026.3676243" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Bagnerini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112663" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Movahedi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70386" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Abbaszadeh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Mohsenian-Rad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2025.3573551" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054324v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Chaib Draa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chee Pin Tan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101229" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04663185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaraj Mohite" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7552" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620642v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Sadki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Rafaralahy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3403933" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanwei Meng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111512" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woongsun Jeon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Chakrabarty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7327" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724822v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Alai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3344868" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Bouhadjra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Alessandri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100829" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3331684" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275243v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3327116" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874158v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Nechaf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mostefai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous-Meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Djeghali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518221133590" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3341549" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gridsada Phanomchoeng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boula&#239;d Boulkroune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110578" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langwen Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohui Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanshi Zheng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Zhao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2022.3166855" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643686v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3170534" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642182v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alima Chaouche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Ramdani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518221083729" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104716v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghui Wen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2021.3051002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642171v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Adil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Hamaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima N'Doye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110281" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642179v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Ding" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110309" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467993v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Karimi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Jin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.11.086" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649605v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3172646" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108449" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467985v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Trinh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2021.3107244" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104720v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Bedouhene" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109436" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467981v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.104817" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467978v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2021.3081035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Parnianifard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Fakhfakh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kotti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunchakorn Wuttisittikulkij" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2835" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467971v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housheng Su" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanrong Chen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1378004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006179v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenming Xie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3011698" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104708v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwu Yu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Park" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2020.3042191" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104714v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hass&#232;ne Gritli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Belghith" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2020.1818145" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006173v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020376" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298580v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Kheldoun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2019.06.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421347v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.108814" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492221v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailerk Treetipsounthorn" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanisorn Sriudomporn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dengler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setha Panngum" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj050627" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104710v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratchatin Chancharoen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Imran" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242613" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006163v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2020.0059" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054179v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2019.2892700" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054224v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2019.02.017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903329v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Voos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darouach" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.09.012" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054242v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4434" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054280v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.12.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZX7WGCG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054215v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2019.02.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298579v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Bennani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bibi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0754-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936944v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2882417" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298581v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzin Nemati" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mostafa Safavi&#160;hamami" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.06.007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575709v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3948" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933911v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aitouche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Bezzaoucha-Rebai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.10.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9XDGVW9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933923v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.09.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567360v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.07.067" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567359v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kheloufi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3644" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534700v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett D. Nelson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Madson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2017.2674439" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567361v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid-Reza Karimi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2017.07.027" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179551v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Souley Ali" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3391" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTVDTCFS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123612v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.999258" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772493v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Grandvallet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Changey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutayeb" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2012.2237402" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763394v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Hassan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.669" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6G7676C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763404v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Halabi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2012.723826" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763380v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.11.029" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P314VR91-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811192v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11085181X" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763364v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2012.2234930" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763389v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11085623X" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877196v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.09.046" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLQJRCV9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753472v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651141v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2011.622793" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753490v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.45.399-414" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-T1SQL5Z4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602589v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.05.081" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85KTX793-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728339v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554973v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Slotine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353207v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.2008545" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353208v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2008.11.007" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2SKBG0Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353205v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2008.2010112" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344477v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iula Bara" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2008.020997" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344476v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2007.06.012" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C469DJWV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344474v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328132v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327755v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Echrak Chnib" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaggero" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC63710.2025.11107520" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328117v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil Bougherara" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05328357v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-M Guerra" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-T Nguyen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327718v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC63710.2025.11108121" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05328338v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.11.111" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328142v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadki" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Nguyen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rafaralahy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073299" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05328307v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meng" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meng" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC63710.2025.11107847" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600269v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487251v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613003v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561500v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561497v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04727281v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10645059" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498379v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487487v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khemmar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC60939.2024.10644906" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016027v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.380" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080686v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED59994.2023.10185645" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015360v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177868v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Djennoune" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383614" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251683v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denakpo Jenius Codjia" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Boutat-Baddas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED59994.2023.10185816" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016116v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015326v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016125v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.495" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201290v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.456" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015349v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015424v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Courtial" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fruchard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015324v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171967v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383420" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201259v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1326" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078275v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016096v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.757" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016107v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10156219" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642300v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762731v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.294" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643706v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680898v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837273" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643703v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468541v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468602v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous-Meriem Laleg" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468328v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9482839" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468355v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.340" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468576v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476475v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chee Pin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468381v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima N&#8217;doye" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.335" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453620v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104755v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104751v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013153v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zasadzinski" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104738v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9147225" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104758v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104771v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104730v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104762v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Boukal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zerrougui" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102557v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIAIM.2019.8632784" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342427v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054306v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421379v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421391v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haili Liang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2019.8899960" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342431v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhacine Benosman" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342423v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421540v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASET.2019.8871044" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421532v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASET.2019.8870986" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660130v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8264297" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742234v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849018v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431687" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872858v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alaridh" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742238v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490413v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431383" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736817v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2018.8394954" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736812v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431745" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742225v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04492475v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidja Chaib Draa" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618875" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567358v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2017.7984197" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567357v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2017.7984196" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567352v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567355v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icosc.2017.7958736" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567353v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2017.7963348" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567351v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567354v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icosc.2017.7958714" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683627v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674803v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8264442" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567356v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icosc.2017.7958735" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736848v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541110v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2017.7963187" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439696v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2016.7952099" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294001v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293983v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293986v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294027v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418759v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7799385" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418758v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7799235" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294012v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418757v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennani Cherifa" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7799195" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242678v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Bhiri" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2015.7153290" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141227v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241721v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Sayyad Delshad" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gustafsson" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241706v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997098v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001813v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059478v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pages" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hajjaji" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981414" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072727v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001814v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072725v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072720v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072730v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800187v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800522v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877198v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800524v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kinnaert" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800518v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Drouot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Richard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877197v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753124v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753135v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753133v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586522v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651142v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598075v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benallouch" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Schutz" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554976v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586543v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675983" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543073v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554977v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440307v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440651v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440650v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440301v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440513v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344069v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344106v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344077v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353210v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353209v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203035v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353212v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353213v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353214v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353211v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353217v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353215v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353216v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353218v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643951v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97166-3" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643959v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97166-3_2" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643963v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97166-3_14" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643960v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Fu" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Xu" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97166-3_11" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088374v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817038-0.00006-8" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343017v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814928-7.00004-4" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421813v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817034-2.00017-4" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088380v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817038-0.00008-1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343056v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Hammar" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsia Djamah" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Bettayeb" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814928-7.00022-6" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421821v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel A&#239;touche" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817034-2.00023-X" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602590v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331330v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jacques" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353220v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>