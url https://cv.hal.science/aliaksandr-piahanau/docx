--- v0 (2026-03-16)
+++ v1 (2026-05-20)
@@ -256,178 +256,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu : Antoine Marès, Edvard Beneš. Un drame entre Hitler et Staline</w:t>
+                <w:t xml:space="preserve">A Priest at the Front. Jozef Tiso Changing Social Identities in the First World War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliaksandr Piahanau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hungarian Historical Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des études slaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1914, l’Autriche-Hongrie entre en guerre. Récits de soldats et de civils, 88 (4), pp.721-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/res.1324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577670v1</w:t>
+                <w:t xml:space="preserve">hal-01792245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Priest at the Front. Jozef Tiso Changing Social Identities in the First World War</w:t>
+                <w:t xml:space="preserve">Compte-rendu : Antoine Marès, Edvard Beneš. Un drame entre Hitler et Staline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliaksandr Piahanau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des études slaves</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hungarian Historical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.258-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/res.1324⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01792245v1</w:t>
+                <w:t xml:space="preserve">hal-01577670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Священник на австро-русском фронте. Военный дневник Йозефа Тисо (август-октябрь 1914 г.)</w:t>
               </w:r>
@@ -1230,151 +1230,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Пропаганда или тайная дипломатия? Поиск Венгрией сепаратного мира с Антантой в начале Первой мировой войны (1914—1915 г.)</w:t>
+                <w:t xml:space="preserve">ПОПЫТКИ ВЕНГРИИ НОРМАЛИЗОВАТЬ ОТНОШЕНИЯ С ЧЕХОСЛОВАКИЕЙ В 1920–1921 ГОДАХ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliaksandr Piahanau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341073v1</w:t>
+                <w:t xml:space="preserve">hal-01309042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ПОПЫТКИ ВЕНГРИИ НОРМАЛИЗОВАТЬ ОТНОШЕНИЯ С ЧЕХОСЛОВАКИЕЙ В 1920–1921 ГОДАХ</w:t>
+                <w:t xml:space="preserve">Пропаганда или тайная дипломатия? Поиск Венгрией сепаратного мира с Антантой в начале Первой мировой войны (1914—1915 г.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliaksandr Piahanau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309042v1</w:t>
+                <w:t xml:space="preserve">hal-01341073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slovak-Hungarian relations in the mirror of the Soviet-German conflictive alliance (1939–1941)</w:t>
               </w:r>
@@ -1653,51 +1653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksandr Piahanau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966860v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577670v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792245v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.1324" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512612v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17223/19988613/46/11" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273775v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065018v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01908114v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/ie1418.11274" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966858v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306526v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289122v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fir.bsu.by/index.php/en/departments-en-in-menu/ir-in-menu-en/321-en/departments-en/ir-department-en/2655-ir-shadurski-en.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309042v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261457v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289139v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksandr Piahanau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966860v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792245v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.1324" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577670v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512612v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17223/19988613/46/11" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273775v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065018v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01908114v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/ie1418.11274" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966858v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306526v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289122v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fir.bsu.by/index.php/en/departments-en-in-menu/ir-in-menu-en/321-en/departments-en/ir-department-en/2655-ir-shadurski-en.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125246v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309042v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341073v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261457v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289139v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>