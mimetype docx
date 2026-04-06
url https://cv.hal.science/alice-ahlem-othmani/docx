--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -125,261 +125,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing medical question answering with a knowledge embedding transformer</w:t>
+                <w:t xml:space="preserve">Artificial Intelligence non-invasive methods for neonatal jaundice detection: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang Zhu</w:t>
+                <w:t xml:space="preserve">Fati Oiza Salami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustaqeem Khan</w:t>
+                <w:t xml:space="preserve">Muhammad Muzammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+                <w:t xml:space="preserve">Youssef Mourchid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0329606. </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 162, pp.103088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2025.103088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217396v1</w:t>
+                <w:t xml:space="preserve">hal-04973774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence non-invasive methods for neonatal jaundice detection: A review</w:t>
+                <w:t xml:space="preserve">Advancing medical question answering with a knowledge embedding transformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fati Oiza Salami</w:t>
+                <w:t xml:space="preserve">Xiang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Muzammel</w:t>
+                <w:t xml:space="preserve">Mustaqeem Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Mourchid</w:t>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 162, pp.103088. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0329606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.artmed.2025.103088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973774v1</w:t>
+                <w:t xml:space="preserve">hal-05217396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video-based continuous affect recognition of children with Autism Spectrum Disorder using deep learning</w:t>
               </w:r>
@@ -586,1649 +586,1649 @@
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neucom.2023.126709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188648v1</w:t>
+                <w:t xml:space="preserve">hal-04317189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratifying knee osteoarthritis features through multitask deep hybrid learning: Data from the osteoarthritis initiative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine-Learning-Based Approaches for Post-Traumatic Stress Disorder Diagnosis Using Video and EEG Sensors: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Xin Teoh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Othmani</w:t>
+                <w:t xml:space="preserve">Bechir Brahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khin Wee Lai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliana Usman</w:t>
+                <w:t xml:space="preserve">Younes Haddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107807⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (20), pp.24135-24151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2023.3312172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317144v1</w:t>
+                <w:t xml:space="preserve">hal-04317225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autism classification and monitoring from predicted categorical and dimensional emotions of video features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Wen Hwooi Khor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aznul Qalid Md Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11760-023-02699-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning based approaches for clinical and non-clinical depression recognition and depression relapse prediction using audiovisual and EEG modalities: A comprehensive review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratifying knee osteoarthritis features through multitask deep hybrid learning: Data from the osteoarthritis initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Xin Teoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khin Wee Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Yasin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Othmani</w:t>
+                <w:t xml:space="preserve">Siew Li Goh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imran Raza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Syed Asad Hussain</w:t>
+                <w:t xml:space="preserve">Juliana Usman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2023.106741⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 242, pp.107807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320367v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG-based neural networks approaches for fatigue and drowsiness detection: A survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning based approaches for clinical and non-clinical depression recognition and depression relapse prediction using audiovisual and EEG modalities: A comprehensive review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Yasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Raza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Asad Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2023.126709⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159, pp.106741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2023.106741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317189v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine-Learning-Based Approaches for Post-Traumatic Stress Disorder Diagnosis Using Video and EEG Sensors: A Review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PTSD in the wild: a video database for studying post-traumatic stress disorder recognition in unconstrained environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Abdoul Latif Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Furkan Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurkirat Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Puteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83 (14), pp.42861-42883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-023-17203-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2023.3312172⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04317225v1</w:t>
+                <w:t xml:space="preserve">hal-04794169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTSD in the wild: a video database for studying post-traumatic stress disorder recognition in unconstrained environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Puteaux</w:t>
+                <w:t xml:space="preserve">EEG-based neural networks approaches for fatigue and drowsiness detection: A survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aznul Qalid Md Sabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinem Aslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Chaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Rameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 557, pp.126709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2023.126709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-023-17203-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04794169v1</w:t>
+                <w:t xml:space="preserve">hal-04188648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal computer-aided diagnostic system for depression relapse prediction using audiovisual cues: A proof of concept</w:t>
+                <w:t xml:space="preserve">Kinship recognition from faces using deep learning with imbalanced data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assaad Oussama Zeghina</w:t>
+                <w:t xml:space="preserve">Duqing Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runpeng Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare Analytics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.health.2022.100090⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82 (10), pp.15859-15874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-022-14058-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320344v1</w:t>
+                <w:t xml:space="preserve">hal-04317329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model of Normality Inspired Deep Learning Framework for Depression Relapse Prediction Using Audiovisual Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MFCC-based Recurrent Neural Network for automatic clinical depression recognition and assessment from speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Rejaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Komaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Agrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Muzammel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2022.107132⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.103107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2021.103107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317298v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Learning Methodologies for Self-Supervised Audio-Visual Representation Learning</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Model of Normality Inspired Deep Learning Framework for Depression Relapse Prediction Using Audiovisual Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaad-Oussama Zeghina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzammel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3164745⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 226, pp.107132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2022.107132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317315v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MFCC-based Recurrent Neural Network for automatic clinical depression recognition and assessment from speech</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Said Agrebi</w:t>
+                <w:t xml:space="preserve">Comparing Learning Methodologies for Self-Supervised Audio-Visual Representation Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Terbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Schoneveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oisin Benson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2021.103107⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.41622-41638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3164745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317257v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinship recognition from faces using deep learning with imbalanced data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using U-Net network for efficient brain tumor segmentation in MRI images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayank Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumyabrata Dev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-022-14058-6⟩</w:t>
+              <w:t xml:space="preserve">Healthcare Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.100098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.health.2022.100098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317329v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using U-Net network for efficient brain tumor segmentation in MRI images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jason Walsh</w:t>
+                <w:t xml:space="preserve">Deep Learning-Based Approach for Continuous Affect Prediction From Facial Expression Images in Valence-Arousal Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Khor Wen Hwooi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Soumyabrata Dev</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aznul Qalid Md. Sabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare Analytics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.health.2022.100098⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.96053-96065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3205018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320348v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning-Based Approach for Continuous Affect Prediction From Facial Expression Images in Valence-Arousal Space</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multimodal computer-aided diagnostic system for depression relapse prediction using audiovisual cues: A proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aznul Qalid Md. Sabri</w:t>
+                <w:t xml:space="preserve">Assaad Oussama Zeghina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.96053-96065. </w:t>
+              <w:t xml:space="preserve">Healthcare Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.100090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3205018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.health.2022.100090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317321v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG based Major Depressive disorder and Bipolar disorder detection using Neural Networks:A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Yasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Asad Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinem Aslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Raza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 202, pp.106007. </w:t>
@@ -2266,51 +2266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-to-end multimodal clinical depression recognition using deep neural networks: A comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2487,51 +2487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging recent advances in deep learning for audio-Visual emotion recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam Schoneveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2585,802 +2585,802 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary Research in Artificial Intelligence: Challenges and Opportunities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AudVowelConsNet: A phoneme-level based deep CNN architecture for clinical depression diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzammel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanan Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Kusters</w:t>
+                <w:t xml:space="preserve">Yann Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dusan Misevic</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Big Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fdata.2020.577974⟩</w:t>
+              <w:t xml:space="preserve">Machine Learning with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.100005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mlwa.2020.100005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111148v1</w:t>
+                <w:t xml:space="preserve">hal-04320359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AudVowelConsNet: A phoneme-level based deep CNN architecture for clinical depression diagnosis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Chetouani</w:t>
+                <w:t xml:space="preserve">BiometricAccessFilter: A Web Control Access System Based on Human Auditory Perception for Children Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ilyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mlwa.2020.100005⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), pp.361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics9020361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320359v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BiometricAccessFilter: A Web Control Access System Based on Human Auditory Perception for Children Protection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age estimation from faces using deep learning: A comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amine Nait-Ali</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Rahman Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Abdelkawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics9020361⟩</w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 196, pp.102961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2020.102961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318154v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-aided prediction of hearing loss based on auditory perception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Auditory perception based system for age classification and estimation using dynamic frequency sound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ilyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 79 (21-22), pp.15765-15789. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-020-08910-w⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 79 (29-30), pp.21603-21626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-020-08843-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318120v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory perception based system for age classification and estimation using dynamic frequency sound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Computer-aided prediction of hearing loss based on auditory perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ilyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 79 (29-30), pp.21603-21626. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-020-08843-4⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 79 (21-22), pp.15765-15789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-020-08910-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318115v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age estimation from faces using deep learning: A comparative analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Othmani</w:t>
+                <w:t xml:space="preserve">Interdisciplinary Research in Artificial Intelligence: Challenges and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Kusters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusan Misevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdul Rahman Taleb</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 196, pp.102961. </w:t>
+              <w:t xml:space="preserve">Frontiers in Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.577974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2020.102961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fdata.2020.577974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034369v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory Perception Based Anti-Spoofing System for Human Age Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ilyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (11), pp.1313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4250,51 +4250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Auto-distillation and Generative Self-supervised Learning in Residual Graph Transformers for Enhanced Recommender Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eya Mhedhbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mourchid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4465,486 +4465,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant CC400 Functional Brain Parcellations Based LeNet5 Convolutional Neural Network for Autism Spectrum Disorder Detection</w:t>
+                <w:t xml:space="preserve">An Ambient Intelligence-Based Approach for Longitudinal Monitoring of Verbal and Vocal Depression Symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzammel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Trends in Image Processing and Pattern Recognition (RTIP2R)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-23599-3_4⟩</w:t>
+              <w:t xml:space="preserve">Predictive Intelligence in Medicine: 6th International Workshop, PRIME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Vancouver, Canada. pp.206-217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-46005-0_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323260v1</w:t>
+                <w:t xml:space="preserve">hal-04323123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PD-Net: Multi-Stream Hybrid Healthcare System for Parkinson's Disease Detection using Multi Learning Trick Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ufaq Khan</w:t>
+                <w:t xml:space="preserve">Predicting Knee Osteoarthritis Pain Severity through A Deep Hybrid Learning Model: Data from the Osteoarthritis Initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Xin Teoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siew Li Goh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khin Wee Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 36th International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CBMS58004.2023.00248⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Bioinformatics and Biomedicine (BIBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Istanbul, France. pp.4148-4153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIBM58861.2023.10385415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322946v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ambient Intelligence-Based Approach for Longitudinal Monitoring of Verbal and Vocal Depression Symptoms</w:t>
+                <w:t xml:space="preserve">Significant CC400 Functional Brain Parcellations Based LeNet5 Convolutional Neural Network for Autism Spectrum Disorder Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Predictive Intelligence in Medicine: 6th International Workshop, PRIME</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-46005-0_18⟩</w:t>
+              <w:t xml:space="preserve">Recent Trends in Image Processing and Pattern Recognition (RTIP2R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Kingsville, United States. pp.34-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-23599-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323123v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Knee Osteoarthritis Pain Severity through A Deep Hybrid Learning Model: Data from the Osteoarthritis Initiative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yun Xin Teoh</w:t>
+                <w:t xml:space="preserve">PD-Net: Multi-Stream Hybrid Healthcare System for Parkinson's Disease Detection using Multi Learning Trick Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustaqeem Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ufaq Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khin Wee Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Bioinformatics and Biomedicine (BIBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Istanbul, France. pp.4148-4153, </w:t>
+              <w:t xml:space="preserve">2023 IEEE 36th International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, L'Aquila, Italy. pp.382-385, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BIBM58861.2023.10385415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CBMS58004.2023.00248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613315v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Stochastic Transformer-based Approach for Post-Traumatic Stress Disorder Detection using Audio Recording of Clinical Interviews</w:t>
               </w:r>
@@ -5142,51 +5142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Application-driven Continuous Affect Recognition From Video Frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Khor Wen Hwooi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5246,51 +5246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Annotation Attention Model for Video Summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Terbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryan Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5357,542 +5357,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a General Deep Feature Extractor for Facial Expression Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liam Schoneveld</w:t>
+                <w:t xml:space="preserve">Identification of Signs of Depression Relapse using Audio-visual Cues: A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Himadri Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanan Salam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506025⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE 34th International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Aveiro, Portugal. pp.62-67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMS52027.2021.00018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323693v1</w:t>
+                <w:t xml:space="preserve">hal-04323722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Signs of Depression Relapse using Audio-visual Cues: A Preliminary Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Robust Deep Neural Networks for Affect and Depression Recognition from Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoud Kadoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Bentounes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Rejaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Alfred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 34th International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CBMS52027.2021.00018⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition. ICPR International Workshops and Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France. pp.5-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-68790-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323722v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Intense Are Your Words? Understanding Emotion Intensity from Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himadri Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Salam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.C. Santosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE 21st International Conference on Communication Technology (ICCT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tianjin, China. pp.1280-1286, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCT52962.2021.9658078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Robust Deep Neural Networks for Affect and Depression Recognition from Speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a General Deep Feature Extractor for Facial Expression Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Schoneveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition. ICPR International Workshops and Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France. pp.5-19, </w:t>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Anchorage, United States. pp.2339-2342, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-68790-8_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323677v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Hearing Loss Based on Auditory Perception: A Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ilyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRedictive Intelligence in MEdicine (PRIME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.34-41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6658,117 +6658,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significant CC400 Functional Brain Parcellations Based LeNet5 Convolutional Neural Network for Autism Spectrum Disorder Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Trends in Image Processing and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1704, Springer Nature Switzerland, pp.34-45, 2023, Communications in Computer and Information Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-23599-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326106v1</w:t>
@@ -7101,51 +7101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Triger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Westelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7221,64 +7221,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning-based Approaches for Post-Traumatic Stress Disorder Diagnosis using Video and EEG Sensors: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bechir Brahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Haddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustaqueem Khan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7656,51 +7656,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustaqeem Khan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Othmani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329606" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973774v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Oiza Salami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzammel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourchid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2025.103088" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Khodabandelou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aznul Qalid Md Sabri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2023.105712" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188648v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Aslan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chaieb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rameh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2023.126709" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Xin Teoh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khin Wee Lai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siew Li Goh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Usman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107807" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317141v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wen Hwooi Khor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-023-02699-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320367v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Yasin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Raza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asad Hussain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.106741" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Brahem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Haddou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3312172" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794169v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Abdoul Latif Sawadogo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furkan Pala" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurkirat Singh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Selmi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Puteaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-17203-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Oussama Zeghina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.health.2022.100090" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317298v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad-Oussama Zeghina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.107132" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Terbouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Schoneveld" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oisin Benson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3164745" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317257v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Rejaibi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Komaty" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Agrebi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.103107" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317329v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duqing Han" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runpeng Ye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-14058-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320348v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Walsh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Jain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyabrata Dev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.health.2022.100098" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317321v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Khor Wen Hwooi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aznul Qalid Md. Sabri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3205018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317380v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Salam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106433" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317361v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rachid Hazourli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Djeghri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-10332-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04032955v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Abdelkawy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.03.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03111148v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2020.577974" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320359v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hoffmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2020.100005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318154v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ilyas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fournier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nait-Ali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9020361" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318120v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-08910-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-08843-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04034369v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Taleb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2020.102961" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318254v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8111313" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359787v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Othmani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14617" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878440v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reveillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin-Ley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grondin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-018-1594-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603801v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonnefont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-015-0668-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01434595v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ahlem Othmani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansen Jiang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lomenie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-015-0738-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903442v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.08.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN41R46N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364374v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Bouzidi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Alliche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Seridi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0185-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322223v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Mhedhbi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-6389-7_4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761185v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lagzouli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pivonka" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ml Cooper" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Sansalone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635241" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323260v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bizet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Pellerin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Hamdi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bock" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23599-3_4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufaq Khan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS58004.2023.00248" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323123v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46005-0_18" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613315v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM58861.2023.10385415" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323050v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS58004.2023.00303" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04544708v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323241v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3591156.3591161" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614668v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Morel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Rodriguez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00316" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323693v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323722v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himadri Mukherjee" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS52027.2021.00018" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323634v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Santosh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCT52962.2021.9658078" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323677v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Kadoch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Bentounes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alfred" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68790-8_1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04324141v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00320-3_5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116702v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Attene" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932331v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lfc. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923704v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piboule Alexandre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew Fock Chong Lew Yan Voon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646403v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krebs" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stolz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646394v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Meziat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lom&#233;nie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326076v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahana Bandyopadhyay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourodip Ghosh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moinak Bose" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Singh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23599-3_2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326106v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349273v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreetama Basu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amulya Nidhi Shrivastava" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Carli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1144-4_11" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01619338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Torkhani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_10" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336907v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Triger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Westelynck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336913v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustaqueem Khan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01017437v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOUL0001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01136693v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DIJOS012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Oiza Salami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzammel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourchid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Othmani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2025.103088" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustaqeem Khan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329606" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Khodabandelou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aznul Qalid Md Sabri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2023.105712" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Aslan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chaieb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rameh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2023.126709" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317225v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Brahem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Haddou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3312172" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317141v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wen Hwooi Khor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-023-02699-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Xin Teoh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khin Wee Lai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siew Li Goh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Usman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107807" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Yasin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Raza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asad Hussain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.106741" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Abdoul Latif Sawadogo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furkan Pala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurkirat Singh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Selmi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Puteaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-17203-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188648v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duqing Han" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runpeng Ye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-14058-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317257v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Rejaibi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Komaty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Agrebi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.103107" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad-Oussama Zeghina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.107132" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Terbouche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Schoneveld" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oisin Benson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3164745" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Walsh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Jain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyabrata Dev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.health.2022.100098" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317321v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Khor Wen Hwooi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aznul Qalid Md. Sabri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3205018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320344v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Oussama Zeghina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.health.2022.100090" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317380v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Salam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106433" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317361v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rachid Hazourli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Djeghri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-10332-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04032955v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Abdelkawy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.03.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hoffmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2020.100005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318154v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ilyas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fournier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nait-Ali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9020361" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04034369v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Taleb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2020.102961" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318115v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-08843-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318120v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-08910-w" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03111148v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2020.577974" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318254v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8111313" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359787v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Othmani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14617" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878440v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reveillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin-Ley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grondin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-018-1594-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603801v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonnefont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-015-0668-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01434595v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ahlem Othmani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansen Jiang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lomenie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-015-0738-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903442v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.08.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN41R46N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364374v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Bouzidi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Alliche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Seridi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0185-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322223v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Mhedhbi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-6389-7_4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761185v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lagzouli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pivonka" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ml Cooper" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Sansalone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635241" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323123v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46005-0_18" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613315v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM58861.2023.10385415" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323260v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bizet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Pellerin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Hamdi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bock" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23599-3_4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322946v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufaq Khan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS58004.2023.00248" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323050v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS58004.2023.00303" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04544708v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323241v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3591156.3591161" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614668v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Morel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Rodriguez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00316" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323722v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himadri Mukherjee" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS52027.2021.00018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323677v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Kadoch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Bentounes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alfred" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68790-8_1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323634v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Santosh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCT52962.2021.9658078" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323693v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04324141v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00320-3_5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116702v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Attene" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932331v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lfc. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923704v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piboule Alexandre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew Fock Chong Lew Yan Voon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646403v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krebs" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stolz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646394v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Meziat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lom&#233;nie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326076v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahana Bandyopadhyay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourodip Ghosh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moinak Bose" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Singh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23599-3_2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326106v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349273v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreetama Basu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amulya Nidhi Shrivastava" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Carli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1144-4_11" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01619338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Torkhani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_10" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336907v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Triger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Westelynck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336913v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustaqueem Khan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01017437v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOUL0001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01136693v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DIJOS012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>