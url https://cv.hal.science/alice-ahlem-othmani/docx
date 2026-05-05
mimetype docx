--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -4556,607 +4556,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Knee Osteoarthritis Pain Severity through A Deep Hybrid Learning Model: Data from the Osteoarthritis Initiative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Significant CC400 Functional Brain Parcellations Based LeNet5 Convolutional Neural Network for Autism Spectrum Disorder Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Bioinformatics and Biomedicine (BIBM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BIBM58861.2023.10385415⟩</w:t>
+              <w:t xml:space="preserve">Recent Trends in Image Processing and Pattern Recognition (RTIP2R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Kingsville, United States. pp.34-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-23599-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613315v1</w:t>
+                <w:t xml:space="preserve">hal-04323260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant CC400 Functional Brain Parcellations Based LeNet5 Convolutional Neural Network for Autism Spectrum Disorder Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PD-Net: Multi-Stream Hybrid Healthcare System for Parkinson's Disease Detection using Multi Learning Trick Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustaqeem Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ufaq Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Trends in Image Processing and Pattern Recognition (RTIP2R)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-23599-3_4⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE 36th International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, L'Aquila, Italy. pp.382-385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMS58004.2023.00248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323260v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PD-Net: Multi-Stream Hybrid Healthcare System for Parkinson's Disease Detection using Multi Learning Trick Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ufaq Khan</w:t>
+                <w:t xml:space="preserve">Predicting Knee Osteoarthritis Pain Severity through A Deep Hybrid Learning Model: Data from the Osteoarthritis Initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Xin Teoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siew Li Goh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khin Wee Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 36th International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, L'Aquila, Italy. pp.382-385, </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Bioinformatics and Biomedicine (BIBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Istanbul, France. pp.4148-4153, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CBMS58004.2023.00248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BIBM58861.2023.10385415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322946v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Stochastic Transformer-based Approach for Post-Traumatic Stress Disorder Detection using Audio Recording of Clinical Interviews</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
+                <w:t xml:space="preserve">Développement d'un algorithme automatisé de segmentation et d'enregistrement d'images pour l'évaluation du remodelage osseux avec de l'apprentissage automatique profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Lagzouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Sansalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pivonka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 36th International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (Méca-J)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, On Line, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323050v1</w:t>
+                <w:t xml:space="preserve">hal-04544708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un algorithme automatisé de segmentation et d'enregistrement d'images pour l'évaluation du remodelage osseux avec de l'apprentissage automatique profond</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Pivonka</w:t>
+                <w:t xml:space="preserve">A Novel Stochastic Transformer-based Approach for Post-Traumatic Stress Disorder Detection using Audio Recording of Clinical Interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazaleh Khodabandelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (Méca-J)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 36th International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, L'Aquila, Italy. pp.700-705, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMS58004.2023.00303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544708v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Application-driven Continuous Affect Recognition From Video Frames</w:t>
               </w:r>
@@ -5357,395 +5357,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Signs of Depression Relapse using Audio-visual Cues: A Preliminary Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Robust Deep Neural Networks for Affect and Depression Recognition from Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Himadri Mukherjee</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daoud Kadoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Bentounes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Rejaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Alfred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 34th International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CBMS52027.2021.00018⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition. ICPR International Workshops and Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France. pp.5-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-68790-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323722v1</w:t>
+                <w:t xml:space="preserve">hal-04323677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Robust Deep Neural Networks for Affect and Depression Recognition from Speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Intense Are Your Words? Understanding Emotion Intensity from Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Himadri Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanan Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.C. Santosh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition. ICPR International Workshops and Challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-68790-8_1⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE 21st International Conference on Communication Technology (ICCT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tianjin, China. pp.1280-1286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCT52962.2021.9658078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323677v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Intense Are Your Words? Understanding Emotion Intensity from Speech</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Identification of Signs of Depression Relapse using Audio-visual Cues: A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzammel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himadri Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanan Salam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K.C. Santosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 21st International Conference on Communication Technology (ICCT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Tianjin, China. pp.1280-1286, </w:t>
+              <w:t xml:space="preserve">2021 IEEE 34th International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Aveiro, Portugal. pp.62-67, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCT52962.2021.9658078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CBMS52027.2021.00018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323634v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a General Deep Feature Extractor for Facial Expression Recognition</w:t>
               </w:r>
@@ -6658,117 +6658,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significant CC400 Functional Brain Parcellations Based LeNet5 Convolutional Neural Network for Autism Spectrum Disorder Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Bizet</w:t>
+                <w:t xml:space="preserve">Badr Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Trends in Image Processing and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1704, Springer Nature Switzerland, pp.34-45, 2023, Communications in Computer and Information Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-23599-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326106v1</w:t>
@@ -7656,51 +7656,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Oiza Salami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzammel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourchid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Othmani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2025.103088" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustaqeem Khan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329606" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Khodabandelou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aznul Qalid Md Sabri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2023.105712" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Aslan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chaieb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rameh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2023.126709" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317225v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Brahem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Haddou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3312172" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317141v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wen Hwooi Khor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-023-02699-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Xin Teoh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khin Wee Lai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siew Li Goh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Usman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107807" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Yasin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Raza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asad Hussain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.106741" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Abdoul Latif Sawadogo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furkan Pala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurkirat Singh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Selmi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Puteaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-17203-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188648v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duqing Han" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runpeng Ye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-14058-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317257v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Rejaibi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Komaty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Agrebi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.103107" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad-Oussama Zeghina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.107132" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Terbouche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Schoneveld" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oisin Benson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3164745" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Walsh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Jain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyabrata Dev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.health.2022.100098" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317321v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Khor Wen Hwooi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aznul Qalid Md. Sabri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3205018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320344v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Oussama Zeghina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.health.2022.100090" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317380v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Salam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106433" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317361v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rachid Hazourli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Djeghri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-10332-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04032955v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Abdelkawy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.03.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hoffmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2020.100005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318154v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ilyas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fournier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nait-Ali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9020361" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04034369v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Taleb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2020.102961" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318115v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-08843-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318120v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-08910-w" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03111148v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2020.577974" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318254v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8111313" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359787v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Othmani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14617" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878440v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reveillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin-Ley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grondin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-018-1594-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603801v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonnefont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-015-0668-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01434595v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ahlem Othmani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansen Jiang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lomenie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-015-0738-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903442v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.08.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN41R46N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364374v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Bouzidi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Alliche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Seridi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0185-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322223v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Mhedhbi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-6389-7_4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761185v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lagzouli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pivonka" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ml Cooper" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Sansalone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635241" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323123v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46005-0_18" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613315v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM58861.2023.10385415" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323260v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bizet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Pellerin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Hamdi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bock" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23599-3_4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322946v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufaq Khan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS58004.2023.00248" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323050v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS58004.2023.00303" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04544708v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323241v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3591156.3591161" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614668v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Morel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Rodriguez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00316" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323722v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himadri Mukherjee" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS52027.2021.00018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323677v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Kadoch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Bentounes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alfred" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68790-8_1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323634v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Santosh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCT52962.2021.9658078" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323693v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04324141v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00320-3_5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116702v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Attene" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932331v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lfc. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923704v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piboule Alexandre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew Fock Chong Lew Yan Voon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646403v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krebs" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stolz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646394v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Meziat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lom&#233;nie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326076v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahana Bandyopadhyay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourodip Ghosh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moinak Bose" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Singh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23599-3_2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326106v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349273v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreetama Basu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amulya Nidhi Shrivastava" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Carli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1144-4_11" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01619338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Torkhani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_10" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336907v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Triger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Westelynck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336913v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustaqueem Khan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01017437v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOUL0001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01136693v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DIJOS012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Oiza Salami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzammel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mourchid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Othmani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2025.103088" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustaqeem Khan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329606" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Khodabandelou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aznul Qalid Md Sabri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2023.105712" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Aslan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Chaieb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rameh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2023.126709" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317225v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Brahem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Haddou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3312172" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317141v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wen Hwooi Khor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-023-02699-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Xin Teoh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khin Wee Lai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siew Li Goh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Usman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107807" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Yasin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Raza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Asad Hussain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.106741" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Abdoul Latif Sawadogo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furkan Pala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurkirat Singh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Selmi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Puteaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-17203-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188648v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duqing Han" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runpeng Ye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-14058-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317257v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Rejaibi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Komaty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Agrebi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.103107" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad-Oussama Zeghina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.107132" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Terbouche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Schoneveld" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oisin Benson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3164745" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Walsh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Jain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyabrata Dev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.health.2022.100098" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317321v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Khor Wen Hwooi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aznul Qalid Md. Sabri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3205018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320344v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Oussama Zeghina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.health.2022.100090" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317380v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Salam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2021.106433" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317361v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rachid Hazourli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Djeghri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-10332-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04032955v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Abdelkawy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2021.03.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hoffmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2020.100005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318154v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ilyas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fournier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nait-Ali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9020361" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04034369v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Taleb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2020.102961" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318115v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-08843-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318120v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-08910-w" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03111148v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kusters" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2020.577974" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318254v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8111313" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359787v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Othmani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14617" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878440v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reveillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin-Ley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grondin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalen Zubia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-018-1594-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603801v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonnefont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-015-0668-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01434595v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ahlem Othmani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansen Jiang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lomenie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-015-0738-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903442v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.08.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN41R46N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364374v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Bouzidi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Alliche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Seridi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0185-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322223v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Mhedhbi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-6389-7_4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761185v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lagzouli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pivonka" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ml Cooper" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Sansalone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635241" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323123v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46005-0_18" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323260v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bizet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Pellerin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Hamdi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bock" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23599-3_4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04322946v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufaq Khan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS58004.2023.00248" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613315v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM58861.2023.10385415" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04544708v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323050v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS58004.2023.00303" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323241v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3591156.3591161" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614668v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryan Morel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Rodriguez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00316" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323677v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Kadoch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Bentounes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alfred" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68790-8_1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323634v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himadri Mukherjee" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Santosh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCT52962.2021.9658078" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323722v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS52027.2021.00018" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323693v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04324141v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00320-3_5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116702v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Attene" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932331v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lfc. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923704v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piboule Alexandre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew Fock Chong Lew Yan Voon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646403v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krebs" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stolz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646394v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Meziat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lom&#233;nie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326076v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahana Bandyopadhyay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourodip Ghosh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moinak Bose" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Singh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23599-3_2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326106v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349273v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreetama Basu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amulya Nidhi Shrivastava" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Carli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1144-4_11" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01619338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Torkhani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_10" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336907v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Triger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Westelynck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336913v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustaqueem Khan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01017437v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOUL0001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01136693v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DIJOS012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>