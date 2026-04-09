--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -449,200 +449,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis du marketing culturel dans le secteur du spectacle vivant : enjeux de distance perçue, de proximité et d’appropriation. Résultats d’expérimentations</w:t>
+                <w:t xml:space="preserve">Mettre en pratique une autre idée de la démocratisation de la culture : le cas du panier culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
+                <w:t xml:space="preserve">Anne-France Kogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue marocaine de recherche en management et marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.73-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comma.111.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736973v1</w:t>
+                <w:t xml:space="preserve">hal-01241683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre en pratique une autre idée de la démocratisation de la culture : le cas du panier culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+                <w:t xml:space="preserve">Les défis du marketing culturel dans le secteur du spectacle vivant : enjeux de distance perçue, de proximité et d’appropriation. Résultats d’expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue marocaine de recherche en management et marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241683v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -978,51 +978,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapter l'organisation aux évolutions de la place des publics : le cas de projets participatifs dans un musée des sciences</w:t>
+                <w:t xml:space="preserve">Analyse des mécanismes de transformation d'une organisation publique bureaucratique au prisme du cycle des valeurs civiques : le cas de projets participatifs dans un musée des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coblence</w:t>
@@ -1040,97 +1040,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Politiques et Management Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384285v1</w:t>
+                <w:t xml:space="preserve">hal-04384271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des mécanismes de transformation d'une organisation publique bureaucratique au prisme du cycle des valeurs civiques : le cas de projets participatifs dans un musée des sciences</w:t>
+                <w:t xml:space="preserve">Adapter l'organisation aux évolutions de la place des publics : le cas de projets participatifs dans un musée des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coblence</w:t>
@@ -1148,73 +1148,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384271v1</w:t>
+                <w:t xml:space="preserve">hal-04384285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualifier la dimension participative de l'action publique : proposition d'une grille d'analyse et de représentation</w:t>
               </w:r>
@@ -1496,204 +1496,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an organisational tool for analysing audience participation opportunities in artistic venues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’objet-frontière : un vecteur d’innovation ? L’émergence de la notion de droits culturels au sein de la Région Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Boisard Le Coat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Understanding Everyday Participation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">7ème colloque de l'AIRMAP - Un management public innovant ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736978v1</w:t>
+                <w:t xml:space="preserve">hal-03592507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’objet-frontière : un vecteur d’innovation ? L’émergence de la notion de droits culturels au sein de la Région Bretagne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an organisational tool for analysing audience participation opportunities in artistic venues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque de l'AIRMAP - Un management public innovant ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Understanding Everyday Participation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592507v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation publique par l’émergence de processus démocratiques : En quoi les attentes des usagers jouent-elles un rôle dans le processus de construction de l’offre publique ? Le cas de l’offre de médiation dans les organismes culturels</w:t>
               </w:r>
@@ -1755,420 +1755,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen participation in the cultural sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux de démocratisation et démocratie culturelles : Analyses des différentes temporalités d'un projet de circuit court culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kletz</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ENCATC Academy - International Symposium on Cultural Trajectories: Cultural Governance, What’s Next?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">XIIIè International Conference on Arts and Cultural Management. (AIMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Aix Marseille, Jun 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572421v1</w:t>
+                <w:t xml:space="preserve">hal-02510857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural democraty topic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
+                <w:t xml:space="preserve">Panier Agriculture / Panier Culture : de la pertinence de la transposition du modèle AMAP pour un projet entrepreneurial dans l’univers culturel : Etude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-F Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Amberree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“The Ecology of Culture: Community Engagement, Co-creation, Cross Fertilization”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6th Annual ENCATC Conference, Oct 2015, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">9è congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510846v1</w:t>
+                <w:t xml:space="preserve">hal-02528789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de démocratisation et démocratie culturelles : Analyses des différentes temporalités d'un projet de circuit court culture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Cultural democraty topic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Kogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIè International Conference on Arts and Cultural Management. (AIMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Aix Marseille, Jun 2015, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">“The Ecology of Culture: Community Engagement, Co-creation, Cross Fertilization”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6th Annual ENCATC Conference, Oct 2015, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510857v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panier Agriculture / Panier Culture : de la pertinence de la transposition du modèle AMAP pour un projet entrepreneurial dans l’univers culturel : Etude de cas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Amberree</w:t>
+                <w:t xml:space="preserve">Citizen participation in the cultural sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Anberrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9è congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">5th ENCATC Academy - International Symposium on Cultural Trajectories: Cultural Governance, What’s Next?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528789v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation humaine vs médiation non-humaine</w:t>
               </w:r>
@@ -2616,385 +2616,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la réception à la participation dans le monde de l’art</w:t>
+                <w:t xml:space="preserve">Pratiques culturelles des étudiants - Analyse exploratoire des représentations mentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danielle Pailler; Anne-France Kogan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre réception et participation : droits culturels et innovations sociales / sous la direction de Danielle Pailler et Anne-France Kogan ; préface de Dominique Sagot-Duvauroux</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.19-55, 2020, 978-2-7535-7834-0</w:t>
+              <w:t xml:space="preserve">Entre réception et participation : droits culturels et innovations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2020, 978-2-7535-7834-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572391v1</w:t>
+                <w:t xml:space="preserve">hal-03262555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques culturelles des étudiants - Analyse exploratoire des représentations mentales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circuit-court de la culture : l’innovation et ses temporalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre réception et participation : droits culturels et innovations sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2020, 978-2-7535-7834-0</w:t>
+              <w:t xml:space="preserve">Entre réception et participation : droits culturels et innovations sociales / sous la direction de Danielle Pailler et Anne-France Kogan ; préface de Dominique Sagot-Duvauroux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-171, 2020, 978-2-7535-7834-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262555v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuit-court de la culture : l’innovation et ses temporalités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la réception à la participation dans le monde de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre réception et participation : droits culturels et innovations sociales / sous la direction de Danielle Pailler et Anne-France Kogan ; préface de Dominique Sagot-Duvauroux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.153-171, 2020, 978-2-7535-7834-0</w:t>
+              <w:t xml:space="preserve">, pp.19-55, 2020, 978-2-7535-7834-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510304v1</w:t>
+                <w:t xml:space="preserve">hal-02572391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actions de médiation et usages des outils numériques dans le tiers-secteur culturel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+                <w:t xml:space="preserve">Du mode d’existence de la participation citoyenne dans le secteur culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Anbérrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participation et médiation(s), nouveaux regards pour de nouveaux enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Réformes publiques : Expériences et Enseignements </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-07974-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736981v1</w:t>
+                <w:t xml:space="preserve">hal-01486148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du mode d'existence de la participation citoyenne dans le secteur culturel</w:t>
               </w:r>
@@ -3056,204 +3056,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du mode d’existence de la participation citoyenne dans le secteur culturel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enjeux de la confiance dans la médiation culturelle : liens entre diffuseurs de spectacles vivants et publics. résultats de tests empiriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anbérrée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réformes publiques : Expériences et Enseignements </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-07974-5</w:t>
+              <w:t xml:space="preserve">Participation et médiation(s). Nouveaux regards pour de nouveaux enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486148v1</w:t>
+                <w:t xml:space="preserve">hal-01598064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la confiance dans la médiation culturelle : liens entre diffuseurs de spectacles vivants et publics. résultats de tests empiriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leïla Damak</w:t>
+                <w:t xml:space="preserve">Actions de médiation et usages des outils numériques dans le tiers-secteur culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Anberrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Anbérrée</w:t>
+                <w:t xml:space="preserve">Anne-France Kogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participation et médiation(s). Nouveaux regards pour de nouveaux enjeux</w:t>
+              <w:t xml:space="preserve">Participation et médiation(s), nouveaux regards pour de nouveaux enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598064v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3265,51 +3265,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usager</w:t>
+                <w:t xml:space="preserve">Recherche-intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
@@ -3323,75 +3323,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie du management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736984v1</w:t>
+                <w:t xml:space="preserve">hal-03736983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche-intervention</w:t>
+                <w:t xml:space="preserve">Usager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
@@ -3405,51 +3405,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie du management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736983v1</w:t>
+                <w:t xml:space="preserve">hal-03736984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What personal responsibilities towards the construction of a cultural democracy? Involvement of the public in the construction of a cultural democracy: improvements and constraints</w:t>
               </w:r>
@@ -3988,51 +3988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254912v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anberr&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.40.2023.0017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.125.0069" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anb&#233;rr&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coblence" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736973v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bouder-Pailler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01241683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.111.0073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265561v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384271v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078503v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736974v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736978v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592507v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Boisard Le Coat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pailler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572421v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510846v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528789v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Emin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F Kogan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pailler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amberree" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535537v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384838v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chate.2021.01.0226" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02572391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4954" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262555v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510304v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736981v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486148v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598064v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736984v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02554028v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254912v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anberr&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.40.2023.0017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.125.0069" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anb&#233;rr&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coblence" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01241683v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.111.0073" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bouder-Pailler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265561v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384271v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384285v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078503v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736974v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Boisard Le Coat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pailler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736978v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510857v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Emin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F Kogan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pailler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amberree" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535537v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384838v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chate.2021.01.0226" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262555v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510304v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4954" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02572391v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486148v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598064v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736981v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02554028v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>