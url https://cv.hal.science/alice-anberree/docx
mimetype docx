--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -978,51 +978,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des mécanismes de transformation d'une organisation publique bureaucratique au prisme du cycle des valeurs civiques : le cas de projets participatifs dans un musée des sciences</w:t>
+                <w:t xml:space="preserve">Adapter l'organisation aux évolutions de la place des publics : le cas de projets participatifs dans un musée des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coblence</w:t>
@@ -1040,97 +1040,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384271v1</w:t>
+                <w:t xml:space="preserve">hal-04384285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapter l'organisation aux évolutions de la place des publics : le cas de projets participatifs dans un musée des sciences</w:t>
+                <w:t xml:space="preserve">Analyse des mécanismes de transformation d'une organisation publique bureaucratique au prisme du cycle des valeurs civiques : le cas de projets participatifs dans un musée des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coblence</w:t>
@@ -1148,73 +1148,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Politiques et Management Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384285v1</w:t>
+                <w:t xml:space="preserve">hal-04384271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualifier la dimension participative de l'action publique : proposition d'une grille d'analyse et de représentation</w:t>
               </w:r>
@@ -1755,338 +1755,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de démocratisation et démocratie culturelles : Analyses des différentes temporalités d'un projet de circuit court culture</w:t>
+                <w:t xml:space="preserve">Cultural democraty topic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Kogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Anberrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIè International Conference on Arts and Cultural Management. (AIMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Aix Marseille, Jun 2015, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">“The Ecology of Culture: Community Engagement, Co-creation, Cross Fertilization”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6th Annual ENCATC Conference, Oct 2015, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510857v1</w:t>
+                <w:t xml:space="preserve">hal-02510846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panier Agriculture / Panier Culture : de la pertinence de la transposition du modèle AMAP pour un projet entrepreneurial dans l’univers culturel : Etude de cas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Amberree</w:t>
+                <w:t xml:space="preserve">Enjeux de démocratisation et démocratie culturelles : Analyses des différentes temporalités d'un projet de circuit court culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Anberrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9è congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">XIIIè International Conference on Arts and Cultural Management. (AIMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Aix Marseille, Jun 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528789v1</w:t>
+                <w:t xml:space="preserve">hal-02510857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural democraty topic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
+                <w:t xml:space="preserve">Panier Agriculture / Panier Culture : de la pertinence de la transposition du modèle AMAP pour un projet entrepreneurial dans l’univers culturel : Etude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-F Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Amberree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“The Ecology of Culture: Community Engagement, Co-creation, Cross Fertilization”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6th Annual ENCATC Conference, Oct 2015, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">9è congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510846v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citizen participation in the cultural sector</w:t>
               </w:r>
@@ -3988,51 +3988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254912v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anberr&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.40.2023.0017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.125.0069" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anb&#233;rr&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coblence" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01241683v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.111.0073" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bouder-Pailler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265561v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384271v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384285v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078503v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736974v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Boisard Le Coat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pailler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736978v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510857v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Emin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F Kogan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pailler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amberree" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535537v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384838v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chate.2021.01.0226" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262555v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510304v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4954" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02572391v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486148v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598064v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736981v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02554028v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254912v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anberr&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.40.2023.0017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.125.0069" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Anb&#233;rr&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coblence" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kletz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01241683v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.111.0073" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bouder-Pailler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265561v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384271v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078503v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03543524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736974v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Boisard Le Coat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pailler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736978v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Emin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F Kogan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pailler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amberree" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535537v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01535574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384838v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chate.2021.01.0226" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262555v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510304v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4954" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02572391v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486148v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598064v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736981v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02554028v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>