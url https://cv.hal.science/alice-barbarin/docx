--- v0 (2026-03-09)
+++ v1 (2026-04-06)
@@ -580,51 +580,51 @@
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1099529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523287v1</w:t>
+                <w:t xml:space="preserve">hal-04249259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early activation and recruitment of invariant natural killer T cells during liver ischemia-reperfusion: the major role of the alarmin interleukin-33</w:t>
               </w:r>
@@ -714,51 +714,51 @@
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1099529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249259v1</w:t>
+                <w:t xml:space="preserve">hal-05523287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Memory CD8 + T Cells: Origin and Beyond</w:t>
               </w:r>
@@ -1810,533 +1810,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02509353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hypothesis of the Human iNKT/Innate CD8(+) T-Cell Axis Applied to Cancer: Evidence for a Deficiency in Chronic Myeloid Leukemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotype of NK-Like CD8(+) T Cells with Innate Features in Humans and Their Relevance in Cancer Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cayssials</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Desmier</w:t>
+                <w:t xml:space="preserve">Nicolas Gonzalo Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Basbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7, pp.688. </w:t>
+              <w:t xml:space="preserve">, 2017, 8, pp.316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.00316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02508027v1</w:t>
+                <w:t xml:space="preserve">hal-01518119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotype of NK-Like CD8(+) T Cells with Innate Features in Humans and Their Relevance in Cancer Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Hypothesis of the Human iNKT/Innate CD8(+) T-Cell Axis Applied to Cancer: Evidence for a Deficiency in Chronic Myeloid Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cayssials</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Barbarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gonzalo Nunez</w:t>
+                <w:t xml:space="preserve">Deborah Desmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Basbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, pp.316. </w:t>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.00316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518119v1</w:t>
+                <w:t xml:space="preserve">hal-05523336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hypothesis of the Human iNKT/Innate CD8(+) T-Cell Axis Applied to Cancer: Evidence for a Deficiency in Chronic Myeloid Leukemia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[The CD8+ T cell innate function in the war against cancer].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Barbarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Herbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00688⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (11), pp.927-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173311004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523336v1</w:t>
+                <w:t xml:space="preserve">inserm-02508042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[The CD8+ T cell innate function in the war against cancer].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Hypothesis of the Human iNKT/Innate CD8(+) T-Cell Axis Applied to Cancer: Evidence for a Deficiency in Chronic Myeloid Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cayssials</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Barbarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Desmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Basbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20173311004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02508042v1</w:t>
+                <w:t xml:space="preserve">inserm-02508027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated and Functional Genomics Analysis Validates the Relevance of the Nuclear Variant ErbB380kDa in Prostate Cancer Progression</w:t>
               </w:r>
@@ -2681,52 +2681,229 @@
               <w:t xml:space="preserve">, Société Française du Cancer; Eurocancer; Unicancer; Fédération hospitalière de France-Cancer., Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NK Cells and KIR+ / NKG2A+ Innate like CD8+ T Lymphocytes Features in the Bone Marrow of Multiple Myeloma Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Gardeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Narbeburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">66th ASH Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, San Diego (CA), United States. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 144 (Supplement 1), pp.6865-6865, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2024-208578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2794,51 +2971,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC99A4D6"/>
+    <w:nsid w:val="4C1080B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3025,51 +3202,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-barbarin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1593-065X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143877208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217452470" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477125v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cayssials" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Decroos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacomet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piccirilli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-025-04256-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844770v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Meddour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Demoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1473139" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523287v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Robin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mackowiak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dujardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barbarin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1099529" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249259v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03842036v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Estefania Viano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Soledad Baez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Savid-Frontera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Leonel Lidon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Hodge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jir.2022.0053" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03325917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Daniel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tassery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lateur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thierry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Herbelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.674016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02498183v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abdallah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60195-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02509347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Barbier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ferhat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Salam&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523305v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02509339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Roy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.15858" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523319v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Haroun Ferhat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gombert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02308" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02509353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02508027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Desmier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basbous" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00688" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonzalo Nunez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00316" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Desmier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02508042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173311004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618456v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Maassarani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Kaissi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lebbe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155950" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600761v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Frade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20110361" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620512v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebbe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-barbarin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1593-065X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143877208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217452470" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477125v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cayssials" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Decroos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacomet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piccirilli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-025-04256-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844770v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Meddour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Demoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1473139" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Robin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mackowiak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dujardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barbarin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1099529" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523287v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03842036v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Estefania Viano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Soledad Baez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Savid-Frontera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Leonel Lidon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Hodge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jir.2022.0053" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03325917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Daniel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tassery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lateur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thierry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Herbelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.674016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02498183v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abdallah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60195-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02509347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Barbier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ferhat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Salam&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523305v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02509339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Roy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.15858" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523319v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Haroun Ferhat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gombert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02308" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02509353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518119v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonzalo Nunez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basbous" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00316" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Desmier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00688" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02508042v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173311004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02508027v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Desmier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618456v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Maassarani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Kaissi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lebbe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155950" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600761v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Frade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20110361" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620512v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebbe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543528v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Gardeney" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Narbeburu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Moya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bobin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-208578" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>