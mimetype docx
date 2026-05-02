--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1810,533 +1810,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02509353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotype of NK-Like CD8(+) T Cells with Innate Features in Humans and Their Relevance in Cancer Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Hypothesis of the Human iNKT/Innate CD8(+) T-Cell Axis Applied to Cancer: Evidence for a Deficiency in Chronic Myeloid Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cayssials</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Barbarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gonzalo Nunez</w:t>
+                <w:t xml:space="preserve">Déborah Desmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Basbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, pp.316. </w:t>
+              <w:t xml:space="preserve">, 2017, 7, pp.688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.00316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518119v1</w:t>
+                <w:t xml:space="preserve">inserm-02508027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hypothesis of the Human iNKT/Innate CD8(+) T-Cell Axis Applied to Cancer: Evidence for a Deficiency in Chronic Myeloid Leukemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotype of NK-Like CD8(+) T Cells with Innate Features in Humans and Their Relevance in Cancer Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cayssials</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Desmier</w:t>
+                <w:t xml:space="preserve">Nicolas Gonzalo Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Basbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7, </w:t>
+              <w:t xml:space="preserve">, 2017, 8, pp.316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.00316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523336v1</w:t>
+                <w:t xml:space="preserve">hal-01518119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[The CD8+ T cell innate function in the war against cancer].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Hypothesis of the Human iNKT/Innate CD8(+) T-Cell Axis Applied to Cancer: Evidence for a Deficiency in Chronic Myeloid Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cayssials</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Barbarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Desmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Basbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20173311004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02508042v1</w:t>
+                <w:t xml:space="preserve">hal-05523336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hypothesis of the Human iNKT/Innate CD8(+) T-Cell Axis Applied to Cancer: Evidence for a Deficiency in Chronic Myeloid Leukemia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[The CD8+ T cell innate function in the war against cancer].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Barbarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Herbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00688⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (11), pp.927-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173311004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02508027v1</w:t>
+                <w:t xml:space="preserve">inserm-02508042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated and Functional Genomics Analysis Validates the Relevance of the Nuclear Variant ErbB380kDa in Prostate Cancer Progression</w:t>
               </w:r>
@@ -2971,51 +2971,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C1080B8"/>
+    <w:nsid w:val="5EFED253"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3202,51 +3202,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-barbarin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1593-065X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143877208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217452470" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477125v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cayssials" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Decroos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacomet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piccirilli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-025-04256-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844770v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Meddour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Demoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1473139" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Robin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mackowiak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dujardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barbarin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1099529" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523287v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03842036v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Estefania Viano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Soledad Baez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Savid-Frontera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Leonel Lidon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Hodge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jir.2022.0053" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03325917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Daniel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tassery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lateur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thierry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Herbelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.674016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02498183v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abdallah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60195-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02509347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Barbier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ferhat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Salam&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523305v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02509339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Roy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.15858" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523319v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Haroun Ferhat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gombert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02308" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02509353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518119v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonzalo Nunez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basbous" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00316" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Desmier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00688" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02508042v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173311004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02508027v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Desmier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618456v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Maassarani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Kaissi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lebbe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155950" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600761v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Frade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20110361" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620512v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebbe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543528v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Gardeney" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Narbeburu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Moya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bobin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-208578" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-barbarin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1593-065X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143877208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217452470" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477125v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cayssials" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Decroos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacomet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piccirilli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-025-04256-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844770v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Meddour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Demoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1473139" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Robin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mackowiak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dujardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barbarin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1099529" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523287v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03842036v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Estefania Viano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Soledad Baez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Savid-Frontera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Leonel Lidon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Hodge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jir.2022.0053" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03325917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Daniel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tassery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lateur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thierry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Herbelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.674016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02498183v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abdallah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60195-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02509347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Barbier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ferhat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Salam&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523305v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02509339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Roy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.15858" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523319v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Haroun Ferhat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gombert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02308" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02509353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02508027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Desmier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basbous" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00688" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonzalo Nunez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00316" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Desmier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02508042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173311004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618456v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Maassarani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Kaissi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lebbe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155950" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600761v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Frade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20110361" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620512v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lebbe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543528v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Gardeney" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Narbeburu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Moya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bobin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-208578" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>