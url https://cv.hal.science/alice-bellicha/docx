--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -106,5392 +106,5396 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Body-Worn Accelerometers in the French NutriNet-Santé Cohort: Feasibility and Acceptability Study</w:t>
+                <w:t xml:space="preserve">Handgrip strength reference values and determinants of muscle weakness in French adults: results from the NutriNet-Santé study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdouramane Soumaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold K Fezeu</w:t>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bouchan</w:t>
+                <w:t xml:space="preserve">Laurent Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Delestre</w:t>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Bellicha</w:t>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Formative Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.e76167. </w:t>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/76167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23736/S0022-4707.25.16833-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378874v1</w:t>
+                <w:t xml:space="preserve">hal-05300208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation étudiante : de l’état des lieux à la co-construction d’un outil participatif « Fresque de l’Alimentation Étudiante »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Three Body-Worn Accelerometers in the French NutriNet-Santé Cohort: Feasibility and Acceptability Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdouramane Soumaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold K Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.05.004⟩</w:t>
+              <w:t xml:space="preserve">JMIR Formative Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.e76167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/76167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100644v1</w:t>
+                <w:t xml:space="preserve">hal-05378874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-enhancing physical activity in obesity management: the need to (seriously) go beyond weight loss</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alimentation étudiante : de l’état des lieux à la co-construction d’un outil participatif « Fresque de l’Alimentation Étudiante »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Dehove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ciangura</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hajar El Karmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41366-024-01632-1⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (5), pp.284-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2025.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711092v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alimentation étudiante, du constat à l’action. Comment les universités peuvent-elles accompagner la transition vers une alimentation satisfaisante et de bonne qualité nutritionnelle ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Associations between fruit and vegetable consumption and HCC occurrence in patients with cirrhosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Manneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Zouakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Donneger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.252.0309⟩</w:t>
+              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (5), pp.101355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2025.101355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229700v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlates of food insecurity among university students in a socioeconomically disadvantaged area of the Paris suburbs: A cross-sectional study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health-enhancing physical activity in obesity management: the need to (seriously) go beyond weight loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ciangura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0334523⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 49 (2), pp.211-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-024-01632-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338513v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Explicit Weight Bias in Medical Students: Contribution of Demographics and Educational Factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Bellicha</w:t>
+                <w:t xml:space="preserve">Correlates of food insecurity among university students in a socioeconomically disadvantaged area of the Paris suburbs: A cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Dehove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Carette</w:t>
+                <w:t xml:space="preserve">Malo Mofakhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Facts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000547818⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (10), pp.e0334523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0334523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365947v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of out-of-home eaters: a description of sociodemographic, lifestyle, nutritional and environmental characteristics in the NutriNet-Santé cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+                <w:t xml:space="preserve">L’alimentation étudiante, du constat à l’action. Comment les universités peuvent-elles accompagner la transition vers une alimentation satisfaisante et de bonne qualité nutritionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Karmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Dehove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Berlivet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Émilie Frenkiel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-025-01752-5⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 252, pp.309-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.252.0309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232496v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handgrip strength cut-off points for identifying French adults at risk of type 2 diabetes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing Explicit Weight Bias in Medical Students: Contribution of Demographics and Educational Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bel Lassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Chi Phuong Nguyen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Claire Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2025.101713⟩</w:t>
+              <w:t xml:space="preserve">Obesity Facts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000547818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366053v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handgrip strength reference values and determinants of muscle weakness in French adults: results from the NutriNet-Santé study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Handgrip strength cut-off points for identifying French adults at risk of type 2 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chi Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (1), pp.101713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23736/S0022-4707.25.16833-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2025.101713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300208v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving student diet and food security in higher education using participatory and co-creation approaches: a systematic review</w:t>
+                <w:t xml:space="preserve">Typology of out-of-home eaters: a description of sociodemographic, lifestyle, nutritional and environmental characteristics in the NutriNet-Santé cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamar Assilian</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Emma Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 21 (1), pp.71. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-024-01613-7⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-025-01752-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643718v1</w:t>
+                <w:t xml:space="preserve">hal-05232496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participatory research to assess how a student citizens’ assembly can facilitate the co-creation of nutrition interventions in higher education settings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Improving student diet and food security in higher education using participatory and co-creation approaches: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Assilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Dehove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri Dehove</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-024-20277-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-024-01613-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04734439v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary behaviours of individuals with lynch syndrome at high risk of colorectal cancer: Results from the AAS-lynch study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A participatory research to assess how a student citizens’ assembly can facilitate the co-creation of nutrition interventions in higher education settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amal Aït Omar</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Dehove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2023.06.017⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.2772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-024-20277-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408970v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive assessment of postoperative mobility during the first days after mini-invasive lung surgery: A prospective observational study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dietary behaviours of individuals with lynch syndrome at high risk of colorectal cancer: Results from the AAS-lynch study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Demaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Glorion</w:t>
+                <w:t xml:space="preserve">Mourad Benallaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Kennel</w:t>
+                <w:t xml:space="preserve">Amal Aït Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Anesthesia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 86, pp.111048. </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57, pp.197-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclinane.2022.111048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2023.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093919v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of SARS-CoV-2 infection with physical activity domains and types</w:t>
+                <w:t xml:space="preserve">Comprehensive assessment of postoperative mobility during the first days after mini-invasive lung surgery: A prospective observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Vanhelst</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Michaël Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Mélanie Verdotdeschasaux-Tanguy</w:t>
+                <w:t xml:space="preserve">Edouard Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Glorion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Kennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-46162-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Anesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 86, pp.111048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinane.2022.111048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281493v2</w:t>
+                <w:t xml:space="preserve">hal-04093919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Types of Industry-Produced and Ruminant Trans Fatty Acid Intake and Risk of Type 2 Diabetes: Findings From the NutriNet-Santé Prospective Cohort</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association of SARS-CoV-2 infection with physical activity domains and types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge Huybrechts</w:t>
+                <w:t xml:space="preserve">Jérémy Vanhelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Bard</w:t>
+                <w:t xml:space="preserve">Charlotte Mélanie Verdotdeschasaux-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 46 (2), pp.321-330. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.19187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2337/dc22-0900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-46162-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158429v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281493v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlates of Weight Bias in Adults From the NutriNet-Santé Study</w:t>
+                <w:t xml:space="preserve">Different Types of Industry-Produced and Ruminant Trans Fatty Acid Intake and Risk of Type 2 Diabetes: Findings From the NutriNet-Santé Prospective Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Branche</w:t>
+                <w:t xml:space="preserve">Gaëlle Wendeu-Foyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Buscail</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julia Baudry</w:t>
+                <w:t xml:space="preserve">Véronique Chajès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Poitou</w:t>
+                <w:t xml:space="preserve">Inge Huybrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amepre.2023.02.012⟩</w:t>
+              <w:t xml:space="preserve">Diabetes Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (2), pp.321-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/dc22-0900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397429v1</w:t>
+                <w:t xml:space="preserve">hal-04158429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary exposure to acrylamide and breast cancer risk: results from the NutriNet-Santé cohort</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlates of Weight Bias in Adults From the NutriNet-Santé Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Koual</w:t>
+                <w:t xml:space="preserve">Olivia Branche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Pierre</w:t>
+                <w:t xml:space="preserve">Camille Buscail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajcn/nqac167⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (2), pp.201-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amepre.2023.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776445v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circadian nutritional behaviours and risk of cardiovascular disease in NutriNet-Santé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Palomar-Cros</w:t>
+                <w:t xml:space="preserve">Effect of COVID-19 Lockdowns on Physical Activity, Eating Behavior, Body Weight and Psychological Outcomes in a Post-Bariatric Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bel Lassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
+                <w:t xml:space="preserve">Laurent Genser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Fezeu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Julia</w:t>
+                <w:t xml:space="preserve">Florence Marchelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (Supplement_3), </w:t>
+              <w:t xml:space="preserve">Obesity Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (7), pp.2107-2115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac129.551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11695-022-06069-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079643v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Jump on a Force Plate for Assessing Muscle Strength and Power in Women With Severe Obesity: Reliability, Validity, and Relations With Body Composition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of exercise training on psychological outcomes in adults with overweight or obesity: A systematic review and meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Giroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ciangura</w:t>
+                <w:t xml:space="preserve">Eliana V Carraça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Menoux</w:t>
+                <w:t xml:space="preserve">Jorge Encantado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Thoumie</w:t>
+                <w:t xml:space="preserve">Francesca Battista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John E Blundell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000003432⟩</w:t>
+              <w:t xml:space="preserve">Obesity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.e13261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/obr.13261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03640807v1</w:t>
+                <w:t xml:space="preserve">hal-03222460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of exercise training on psychological outcomes in adults with overweight or obesity: A systematic review and meta‐analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge Encantado</w:t>
+                <w:t xml:space="preserve">Vertical Jump on a Force Plate for Assessing Muscle Strength and Power in Women With Severe Obesity: Reliability, Validity, and Relations With Body Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Battista</w:t>
+                <w:t xml:space="preserve">Caroline Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ciangura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristine Beaulieu</w:t>
+                <w:t xml:space="preserve">Diane Menoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John E Blundell</w:t>
+                <w:t xml:space="preserve">Philippe Thoumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.e13261. </w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (1), pp.75-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/obr.13261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000003432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222460v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience Is Associated with Less Eating Disorder Symptoms in the NutriNet-Santé Cohort Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary exposure to acrylamide and breast cancer risk: results from the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Wendeu-Foyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Robert</w:t>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+                <w:t xml:space="preserve">Meriem Koual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Andreeva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Fabrice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19031471⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116 (4), pp.911-919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqac167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577116v1</w:t>
+                <w:t xml:space="preserve">hal-03776445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep Disorders in Adults with Prader–Willi Syndrome: Review of the Literature and Clinical Recommendations Based on the Experience of the French Reference Centre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circadian nutritional behaviours and risk of cardiovascular disease in NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Palomar-Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Dodet</w:t>
+                <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Sanapo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alice Bellicha</w:t>
+                <w:t xml:space="preserve">Léopold Fezeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11071986⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (Supplement_3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac129.551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011897v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlates of Changes in Physical Activity and Sedentary Behaviors during the COVID-19 Lockdown in France: The NutriNet-Santé Cohort Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
+                <w:t xml:space="preserve">Resilience Is Associated with Less Eating Disorder Symptoms in the NutriNet-Santé Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Verdot</w:t>
+                <w:t xml:space="preserve">Valentina Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Srour</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19 (19), pp.12370. </w:t>
+              <w:t xml:space="preserve">, 2022, 19 (3), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph191912370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19031471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839943v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of exercise training before and after bariatric surgery: A systematic review and meta‐analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sleep Disorders in Adults with Prader–Willi Syndrome: Review of the Literature and Clinical Recommendations Based on the Experience of the French Reference Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Sanapo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaranda Leu-Semenescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coupaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">John E Blundell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/obr.13296⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (7), pp.1986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11071986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250105v1</w:t>
+                <w:t xml:space="preserve">hal-04011897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of exercise training after bariatric surgery: A 5-year follow-up study of a randomized controlled trial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adriana Torcivia</w:t>
+                <w:t xml:space="preserve">Correlates of Changes in Physical Activity and Sedentary Behaviors during the COVID-19 Lockdown in France: The NutriNet-Santé Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
+                <w:t xml:space="preserve">Charlotte Verdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0271561⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (19), pp.12370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph191912370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727521v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of COVID-19 Lockdowns on Physical Activity, Eating Behavior, Body Weight and Psychological Outcomes in a Post-Bariatric Cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of exercise training before and after bariatric surgery: A systematic review and meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Marchelli</w:t>
+                <w:t xml:space="preserve">Marleen van Baak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Battista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John E Blundell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (7), pp.2107-2115. </w:t>
+              <w:t xml:space="preserve">Obesity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.e13296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11695-022-06069-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/obr.13296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659531v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise training in the management of overweight and obesity in adults: Synthesis of the evidence and recommendations from the European Association for the Study of Obesity Physical Activity Working Group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of exercise training after bariatric surgery: A 5-year follow-up study of a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐michel Oppert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Bellicha</w:t>
+                <w:t xml:space="preserve">Cecile Ciangura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marleen A Baak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kristine Beaulieu</w:t>
+                <w:t xml:space="preserve">Celina Roda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Torcivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/obr.13273⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0271561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248703v1</w:t>
+                <w:t xml:space="preserve">hal-03727521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of exercise on cardiometabolic health of adults with overweight or obesity: Focus on blood pressure, insulin resistance, and intrahepatic fat—A systematic review and meta‐analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John E Blundell</w:t>
+                <w:t xml:space="preserve">Physical Activity in Patients with Prader-Willi Syndrome—A Systematic Review of Observational and Interventional Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coupaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Mosbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maithé Tauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (11), pp.2528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10112528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/obr.13269⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03222431v1</w:t>
+                <w:t xml:space="preserve">hal-03640822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective behavior change techniques to promote physical activity in adults with overweight or obesity: A systematic review and meta‐analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Carraça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Encantado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Battista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Blundell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (S4), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/obr.13258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of exercise training interventions on energy intake and appetite control in adults with overweight or obesity: A systematic review and meta‐analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Effect of exercise on cardiometabolic health of adults with overweight or obesity: Focus on blood pressure, insulin resistance, and intrahepatic fat—A systematic review and meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Battista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ermolao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleen van Baak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John E Blundell</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luca Busetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22, pp.e13251. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, pp.e13269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/obr.13269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/obr.13251⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03219818v1</w:t>
+                <w:t xml:space="preserve">hal-03222431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of exercise training on weight loss, body composition changes, and weight maintenance in adults with overweight or obesity: An overview of 12 systematic reviews and 149 studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exercise training in the management of overweight and obesity in adults: Synthesis of the evidence and recommendations from the European Association for the Study of Obesity Physical Activity Working Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleen A Baak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Battista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Beaulieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John E Blundell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.e13256. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/obr.13256⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 22, pp.e13273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/obr.13273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220826v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different types of regular exercise on physical fitness in adults with overweight or obesity: Systematic review and meta‐analyses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Effect of exercise training interventions on energy intake and appetite control in adults with overweight or obesity: A systematic review and meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John E Blundell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleen A van Baak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Battista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John E Blundell</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Busetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.e13239. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/obr.13239⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 22, pp.e13251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/obr.13251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217738v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Activity in Patients with Prader-Willi Syndrome—A Systematic Review of Observational and Interventional Studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+                <w:t xml:space="preserve">Effect of different types of regular exercise on physical fitness in adults with overweight or obesity: Systematic review and meta‐analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleen van Baak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriyan Pramono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Battista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John E Blundell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10112528⟩</w:t>
+              <w:t xml:space="preserve">Obesity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.e13239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/obr.13239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640822v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing physical activity in adult women with Prader–Willi syndrome: A transferability study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of exercise training on weight loss, body composition changes, and weight maintenance in adults with overweight or obesity: An overview of 12 systematic reviews and 149 studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean‐michel Oppert</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleen A van Baak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Battista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John E Blundell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Research in Intellectual Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jar.12669⟩</w:t>
+              <w:t xml:space="preserve">Obesity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.e13256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/obr.13256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640806v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing physical activity in adult women with Prader–Willi syndrome: A transferability study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coupaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonore Hocquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Speter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Research in Intellectual Disabilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 33 (2), pp.258-267. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+              <w:t xml:space="preserve">, 2020, 33 (2), pp.258-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jar.12669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717476v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Cardiorespiratory Fitness After Gastric Bypass: Relations with Accelerometry-Assessed Physical Activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Increasing physical activity in adult women with Prader–Willi syndrome: A transferability study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adriana Torcivia</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coupaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Portero</w:t>
+                <w:t xml:space="preserve">Léonore Hocquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Speter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11695-019-03932-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Research in Intellectual Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (2), pp.258-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jar.12669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640794v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance Training and Protein Supplementation Increase Strength After Bariatric Surgery: A Randomized Controlled Trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Changes in Cardiorespiratory Fitness After Gastric Bypass: Relations with Accelerometry-Assessed Physical Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ciangura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célina Roda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Torcivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Portero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Obesity Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (9), pp.2936-2941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11695-019-03932-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oby.22317⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01989988v1</w:t>
+                <w:t xml:space="preserve">hal-03640794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance Training and Protein Supplementation Increase Strength After Bariatric Surgery: A Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célina Roda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Torcivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (11), pp.1709-1720. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/oby.22317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640819v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of exercise training after bariatric surgery-a systematic literature review and meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Resistance Training and Protein Supplementation Increase Strength After Bariatric Surgery: A Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celina Roda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Torcivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/obr.12740⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (11), pp.1709-1720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.22317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640808v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of exercise training after bariatric surgery—a systematic literature review and meta‐analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effectiveness of exercise training after bariatric surgery-a systematic literature review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bellicha</w:t>
+                <w:t xml:space="preserve">C Ciangura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ciangura</w:t>
+                <w:t xml:space="preserve">C Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Poitou</w:t>
+                <w:t xml:space="preserve">P Portero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Portero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.‐ Oppert</w:t>
+                <w:t xml:space="preserve">J-M Oppert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 19 (11), pp.1544-1556. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+              <w:t xml:space="preserve">, 2018, 19 (11), pp.1544 - 1556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/obr.12740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294126v1</w:t>
+                <w:t xml:space="preserve">hal-03640808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescribing of Electronic Activity Monitors in Cardiometabolic Diseases: Qualitative Interview-Based Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5525,77 +5529,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescribing of Electronic Activity Monitors in Cardiometabolic Diseases: Qualitative Interview-Based Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (9), pp.e328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5655,51 +5659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fagherazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douae El Fatouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin El Gareh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5763,51 +5767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multistage controlled intervention to increase stair climbing at work: effectiveness and process evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Kieusseian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5897,51 +5901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stair-use interventions in worksites and public settings — A systematic review of effectiveness and external validity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Kieusseian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5949,51 +5953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Tataranni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preventive Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70, pp.3 - 13. </w:t>
@@ -6063,103 +6067,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlates of food insecurity among university students in a disadvantaged socioeconomic area in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Dehove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Mofakhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Congress of Nutrition of IUNS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Nutritional Sciences (IUNS), Aug 2025, Paris, France</w:t>
@@ -6201,90 +6205,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs seuils de la force de préhension comme marqueur de risque de diabète de type 2 chez l’adulte en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société francophone du diabète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
@@ -6313,90 +6317,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing physical activity assessment in a French large cohort: Feasibility and acceptability of using wearable accelerometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vanhelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdouramane Soumaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6447,64 +6451,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Convention Citoyenne Étudiante de l'USPN : un dispositif pédagogique participatif pour repenser l'alimentation étudiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar El Karmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETES 2025 : Enseigner les Transitions Écologiques et Sociales dans le supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6529,103 +6533,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlates of food insecurity among university students in a low socioeconomic area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Dehove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Mofakhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Public Health Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Public Health Association, Nov 2024, Lisbonne, Portugal. pp.ckae144.898, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6659,103 +6663,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insécurité alimentaire et facteurs associés chez les étudiants universitaires dans une zone défavorisée sur le plan socioéconomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Dehove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Mofakhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition, Dec 2024, Strasbourg, France</w:t>
@@ -6797,90 +6801,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs seuils de la force de préhension comme marqueur de risque de diabète de type 2 chez l'adulte en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
@@ -6922,90 +6926,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisabilité et acceptabilité de l'utilisation de l'accélérométrie dans une cohorte épidémiologique : étude pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdouramane Soumare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold K Fezeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
@@ -7047,90 +7051,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs de référence de la force musculaire chez les adultes français : Résultats de l'étude NutriNet-Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdouramane Soumare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bellicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
@@ -7185,77 +7189,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Paolassini Guesnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion van Beekum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de la nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
@@ -7278,359 +7282,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight bias in adults from the NutriNet-Santé study: associations with weight status, socioeconomic position and demographic characteristics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Alimentation des étudiants de l’enseignement supérieur : une revue systématique de l’efficacité des interventions et leurs approches participatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Assilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Behavioral Nutrition and Physical Activity (ISBNPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Upsalla, Sweden</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition. JFN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397475v1</w:t>
+                <w:t xml:space="preserve">hal-04397447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation des étudiants de l’enseignement supérieur : une revue systématique de l’efficacité des interventions et leurs approches participatives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Weight bias in adults from the NutriNet-Santé study: associations with weight status, socioeconomic position and demographic characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Branche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Buscail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Péneau</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition. JFN 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Society for Behavioral Nutrition and Physical Activity (ISBNPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Upsalla, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397447v1</w:t>
+                <w:t xml:space="preserve">hal-04397475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gratitude is associated with a healthier diet in a general population based-study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Positive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Reykavik, Iceland</w:t>
@@ -7659,103 +7663,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience is associated with healthier food intake and less eating disorders in a population-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina A. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Positive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Reyjavik, Iceland</w:t>
@@ -7816,103 +7820,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typology of out-of-home eaters: results from a large French cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUNS-ICN 2025 (International Congres of Nutrition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
@@ -7941,90 +7945,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de la Fresque de l'Alimentation Étudiante : bases bibliographiques et conceptuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Dehove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8066,51 +8070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition et santé publique : de l’enquête épidémiologique participative à la délibération collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">État des lieux et échange de pratiques des sciences participatives à l’Université Sorbonne Paris Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Villetaneuse (Université Paris 13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8135,90 +8139,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender differences in the physical activity of French adults: What links with physical activity guidelines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Oppert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8305,51 +8309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des lieux et échange de pratiques des sciences participatives à l’université Sorbonne Paris Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roucous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8442,51 +8446,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’activité physique et du mouvement dans les pathologies cardiométaboliques : applications à l’évaluation et à l’intervention chez les patients obèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bellicha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Paris-Est, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018PESC0074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8682,51 +8686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouramane Soumar&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold K Fezeu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouchan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Delestre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/76167" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100644v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dehove" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.05.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04711092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ciangura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-024-01632-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Frenkiel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.252.0309" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Mofakhami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0334523" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05365947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bel Lassen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000547818" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Meyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berlivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01752-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Chi Phuong Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourhis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2025.101713" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.25.16833-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643718v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Assilian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-024-01613-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734439v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bour&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-20277-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408970v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Demar&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benallaoua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal A&#239;t Omar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.06.017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04093919v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Finet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sage" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glorion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Kennel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinane.2022.111048" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281493v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M&#233;lanie Verdotdeschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46162-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158429v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Wendeu-Foyet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaj&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Huybrechts" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc22-0900" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Branche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buscail" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amepre.2023.02.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776445v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koual" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqac167" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04079643v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Palomar-Cros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina A. Andreeva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fezeu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.551" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640807v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Menoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thoumie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000003432" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana V Carra&#231;a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Encantado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Battista" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Beaulieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Blundell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13261" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577116v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Robert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031471" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011897v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dodet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sanapo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaranda Leu-Semenescu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11071986" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03839943v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo de Edelenyi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912370" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03250105v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen van Baak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13296" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727521v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ciangura" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Roda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Torcivia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271561" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03659531v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marchelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-06069-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03248703v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Oppert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen A Baak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13273" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222431v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ermolao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13269" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Carra&#231;a" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Blundell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13258" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219818v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen A van Baak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Busetto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13251" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03220826v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13256" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03217738v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriyan Pramono" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13239" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640822v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Mosbah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maith&#233; Tauber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10112528" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640806v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Hocquaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Speter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jar.12669" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717476v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640794v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Roda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portero" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-019-03932-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01989988v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22317" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640819v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Bouillot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ciangura" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poitou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Portero" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Oppert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12740" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294126v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellicha" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciangura" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poitou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Portero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208; Oppert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640809v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mac&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.8107" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617975v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640821v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fagherazzi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douae El Fatouhi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin El Gareh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Affret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.7930" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01302338v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kieusseian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fontvieille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tataranni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Copin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0371-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640812v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2014.11.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338561v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233965v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233938v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0001159160.44787.d5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357008v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849440v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.898" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338543v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234003v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234007v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouramane Soumare" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233985v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735367v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Paolassini Guesnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion van Beekum" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397475v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397447v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731003v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731031v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232531v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978310v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541307v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429226v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschamps" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541087v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roucous" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03411563v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC0074" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300208v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouramane Soumar&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Oppert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourhis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.25.16833-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378874v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold K Fezeu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouchan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Delestre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/76167" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100644v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dehove" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.05.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05585657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Zouakia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Donneger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Fezeu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2025.101355" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04711092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ciangura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-024-01632-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Mofakhami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0334523" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229700v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Frenkiel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.252.0309" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05365947v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bel Lassen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000547818" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Chi Phuong Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Srour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2025.101713" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232496v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Meyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berlivet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01752-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643718v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Assilian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-024-01613-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734439v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bour&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-20277-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408970v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Demar&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benallaoua" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal A&#239;t Omar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.06.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04093919v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Finet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glorion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Kennel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinane.2022.111048" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281493v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M&#233;lanie Verdotdeschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46162-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Wendeu-Foyet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chaj&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Huybrechts" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc22-0900" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Branche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buscail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poitou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amepre.2023.02.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03659531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marchelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-022-06069-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222460v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana V Carra&#231;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Encantado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Battista" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Beaulieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Blundell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13261" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640807v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Menoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thoumie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000003432" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776445v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koual" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqac167" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04079643v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Palomar-Cros" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina A. Andreeva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Fezeu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.551" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577116v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Robert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Andreeva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031471" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011897v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dodet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sanapo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaranda Leu-Semenescu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11071986" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03839943v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo de Edelenyi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912370" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03250105v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen van Baak" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13296" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727521v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ciangura" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Roda" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Torcivia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271561" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640822v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Mosbah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maith&#233; Tauber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10112528" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Carra&#231;a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Blundell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13258" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222431v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ermolao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13269" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03248703v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Oppert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen A Baak" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13273" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219818v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen A van Baak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Busetto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13251" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03217738v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriyan Pramono" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13239" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03220826v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13256" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Hocquaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Speter" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jar.12669" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717476v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640794v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Roda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portero" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-019-03932-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01989988v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22317" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640819v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Bouillot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640808v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ciangura" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poitou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Portero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Oppert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.12740" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640809v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mac&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.8107" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617975v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640821v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fagherazzi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douae El Fatouhi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin El Gareh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Affret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.7930" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01302338v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kieusseian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fontvieille" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tataranni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane Copin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0371-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640812v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2014.11.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338561v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233965v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233938v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0001159160.44787.d5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357008v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849440v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.898" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338543v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234003v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234007v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouramane Soumare" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233985v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735367v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Paolassini Guesnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion van Beekum" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397447v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397475v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731003v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731031v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232531v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978310v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541307v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429226v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschamps" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541087v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roucous" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03411563v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC0074" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>