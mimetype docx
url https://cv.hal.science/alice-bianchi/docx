--- v0 (2026-03-09)
+++ v1 (2026-05-13)
@@ -951,186 +951,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qian Gu, Fisherman's Joy [catalog entry]</w:t>
+                <w:t xml:space="preserve">Iconographie de la faim: Substituts alimentaires et cannibalisme de survie dans les sources visuelles de la Chine prémoderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bianchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Clarissa von Spee. </w:t>
+              <w:t xml:space="preserve">Thomas Boutonnet &amp; David Lemler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China’s Southern Paradise: Treasures from the Lower Yangzi Delta</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.244-247, 2023</w:t>
+              <w:t xml:space="preserve">Politique et société au miroir de l'alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, 2023, 979-10-344-0151-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379231v1</w:t>
+                <w:t xml:space="preserve">hal-04063301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iconographie de la faim: Substituts alimentaires et cannibalisme de survie dans les sources visuelles de la Chine prémoderne</w:t>
+                <w:t xml:space="preserve">Qian Gu, Fisherman's Joy [catalog entry]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bianchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thomas Boutonnet &amp; David Lemler. </w:t>
+              <w:t xml:space="preserve">Clarissa von Spee. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique et société au miroir de l'alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, 2023, 979-10-344-0151-2</w:t>
+              <w:t xml:space="preserve">China’s Southern Paradise: Treasures from the Lower Yangzi Delta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Cleveland Museum of Art</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.244-247, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063301v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Chen, Beggars and Street Characters [catalog entry]</w:t>
               </w:r>
@@ -1143,51 +1143,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bianchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clarissa von Spee. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China’s Southern Paradise: Treasures from the Lower Yangzi Delta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cleveland Museum of Art</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.231-233, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1652,178 +1652,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YANG Hong, « Le passé retrouvé : un panorama de l’art des Han » 考古學所見漢代藝術 (Kaoguxue suo jian Han dai yishu)</w:t>
+                <w:t xml:space="preserve">Parte di un’opera cinese per fanciulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Splendeurs des Han, essor de l'empire céleste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Flammarion, pp.26-39, 2014</w:t>
+              <w:t xml:space="preserve">Una volta nella vita. Tesori dagli archivi e dalle biblioteche di Firenze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sillabe, pp.252-253, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644939v1</w:t>
+                <w:t xml:space="preserve">hal-01644963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parte di un’opera cinese per fanciulli</w:t>
+                <w:t xml:space="preserve">YANG Hong, « Le passé retrouvé : un panorama de l’art des Han » 考古學所見漢代藝術 (Kaoguxue suo jian Han dai yishu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bianchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Una volta nella vita. Tesori dagli archivi e dalle biblioteche di Firenze</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sillabe, pp.252-253, 2014</w:t>
+              <w:t xml:space="preserve">Splendeurs des Han, essor de l'empire céleste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flammarion, pp.26-39, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644963v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soto no manako : Chûgoku kaiga no kanten kara mita Shuhanron emaki</w:t>
               </w:r>
@@ -3871,51 +3871,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F84C50F1"/>
+    <w:nsid w:val="79DD347E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4102,51 +4102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bianchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807340v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711345v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044678v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lycas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644966v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644964v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108789v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644959v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379231v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.clevelandart.org/products/china-s-southern-paradise-treasures-from-the-lower-yangzi-delta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/publication/narrativite-images-racontent-histoires" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.45794" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644963v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644960v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644961v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644962v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773038v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772993v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773024v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772989v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331355v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serfass" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772982v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772975v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644969v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644975v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644973v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644970v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644971v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842315v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyce Jankowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Cheng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dal Lago" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Foong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bianchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807340v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711345v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044678v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lycas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644966v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644964v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108789v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644959v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063301v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379231v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.clevelandart.org/products/china-s-southern-paradise-treasures-from-the-lower-yangzi-delta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inalco.fr/publication/narrativite-images-racontent-histoires" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.45794" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644963v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644939v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644960v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644961v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644962v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773038v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772993v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773024v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772989v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331355v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serfass" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772982v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772975v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644969v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644975v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644973v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644970v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644971v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842315v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyce Jankowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Cheng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dal Lago" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Foong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>