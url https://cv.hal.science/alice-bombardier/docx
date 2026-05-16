--- v0 (2026-03-19)
+++ v1 (2026-05-16)
@@ -1161,173 +1161,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’environnement dans les programmes scolaires d’histoire-géographie du secondaire</w:t>
+                <w:t xml:space="preserve">Épistémologie et histoire de l’environnement en géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bombardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlande. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements : approches géographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 49-66, 2023, 2350309312</w:t>
+              <w:t xml:space="preserve">, p. 35-48, 2023, 2350309312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232836v1</w:t>
+                <w:t xml:space="preserve">hal-05232832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épistémologie et histoire de l’environnement en géographie</w:t>
+                <w:t xml:space="preserve">L’environnement dans les programmes scolaires d’histoire-géographie du secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bombardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlande. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements : approches géographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 35-48, 2023, 2350309312</w:t>
+              <w:t xml:space="preserve">, p. 49-66, 2023, 2350309312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232832v1</w:t>
+                <w:t xml:space="preserve">hal-05232836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’environnement, un concept géographique</w:t>
               </w:r>
@@ -1741,246 +1741,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iranian Mural Painting. New Trends</w:t>
+                <w:t xml:space="preserve">Iran : de la Révolution culturelle à la contestation culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bombardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">I. B. Tauris. </w:t>
+              <w:t xml:space="preserve">Editions du Cygne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Revolution in Iran. Contemporary Popular Culture in the Islamic Republic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 217-230, 2013, 9780857734402</w:t>
+              <w:t xml:space="preserve">Moyen-Orient 2012. Bilan géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 24-30, 2013, 978-2-84924-306-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231582v1</w:t>
+                <w:t xml:space="preserve">hal-05231592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iran : de la Révolution culturelle à la contestation culturelle</w:t>
+                <w:t xml:space="preserve">PERSIAN ART IN FRANCE IN THE 1930S: THE IRANIAN SOCIETY FOR NATIONAL HERITAGE AND ITS FRENCH CONNECTIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bombardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions du Cygne. </w:t>
+              <w:t xml:space="preserve">Cambridge Scholars Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moyen-Orient 2012. Bilan géopolitique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 24-30, 2013, 978-2-84924-306-0</w:t>
+              <w:t xml:space="preserve">The Shaping of Persian Art. Collections and Interpretations of the Art of Islamic Iran and Central Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 192-212, 2013, 978-615-5343-11-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231592v1</w:t>
+                <w:t xml:space="preserve">hal-05231577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERSIAN ART IN FRANCE IN THE 1930S: THE IRANIAN SOCIETY FOR NATIONAL HERITAGE AND ITS FRENCH CONNECTIONS</w:t>
+                <w:t xml:space="preserve">Iranian Mural Painting. New Trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bombardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cambridge Scholars Press. </w:t>
+              <w:t xml:space="preserve">I. B. Tauris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Shaping of Persian Art. Collections and Interpretations of the Art of Islamic Iran and Central Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 192-212, 2013, 978-615-5343-11-7</w:t>
+              <w:t xml:space="preserve">Cultural Revolution in Iran. Contemporary Popular Culture in the Islamic Republic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 217-230, 2013, 9780857734402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231577v1</w:t>
+                <w:t xml:space="preserve">hal-05231582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peinture murale iranienne : genèse et évolution. Enjeux de la spatialisation artistique dans le processus d'affirmation et de pacification des pays du Moyen-Orient</w:t>
               </w:r>
@@ -2305,51 +2305,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42D9B0A5"/>
+    <w:nsid w:val="C80DF5E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2536,51 +2536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-bombardier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2470-9240" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bombardier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410240v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569i" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Koochakzadeh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.19931" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230554v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18739865-01301007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230553v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15945" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230556v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.10071" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/asia-2016-0032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00210862.2013.784514" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5167/uzh-69904" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231482v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08949468.2012.629577" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231579v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232836v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232832v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232862v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231586v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231591v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231582v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231592v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05232958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012EHES0134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-bombardier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2470-9240" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bombardier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410240v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569i" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Koochakzadeh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.19931" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230554v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18739865-01301007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230553v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15945" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230556v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.10071" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/asia-2016-0032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00210862.2013.784514" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5167/uzh-69904" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231482v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08949468.2012.629577" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231579v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232836v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232862v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231586v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231591v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231577v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231582v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232877v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05232958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012EHES0134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>