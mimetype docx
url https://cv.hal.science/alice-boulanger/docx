--- v0 (2026-04-08)
+++ v1 (2026-05-04)
@@ -525,278 +525,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A β-glucuronidase (GUS) Based Bacterial Competition Assay to Assess Fine Differences in Fitness during Plant Infection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xanthomonas transcriptome inside cauliflower hydathodes reveals bacterial virulence strategies and physiological adaptations at early infection stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent D. Noël</w:t>
+                <w:t xml:space="preserve">Julien Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Lauber</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aude Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐françoise Jardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3776⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.159-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.13117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765278v1</w:t>
+                <w:t xml:space="preserve">hal-03580527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xanthomonas transcriptome inside cauliflower hydathodes reveals bacterial virulence strategies and physiological adaptations at early infection stages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Luneau</w:t>
+                <w:t xml:space="preserve">A β-glucuronidase (GUS) Based Bacterial Competition Assay to Assess Fine Differences in Fitness during Plant Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien S Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Cerutti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+                <w:t xml:space="preserve">Laurent D. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐françoise Jardinaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (2), pp.159-174. </w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mpp.13117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580527v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Gel Retardation and Footprinting to Determine Protein-DNA Interactions of Specific and/or Less Stable Complexes</w:t>
               </w:r>
@@ -893,256 +893,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xanthomonas Whole Genome Sequencing: Phylogenetics, Host Specificity and Beyond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Ecology, Physiology, and Genomics to Understand Host Specificity in Xanthomonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01100⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (1), pp.163-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-080615-100147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02090750v1</w:t>
+                <w:t xml:space="preserve">hal-03383508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Ecology, Physiology, and Genomics to Understand Host Specificity in Xanthomonas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xanthomonas Whole Genome Sequencing: Phylogenetics, Host Specificity and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Boureau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Noel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54 (1), pp.163-187. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-080615-100147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03383508v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The N-Glycan Cluster from Xanthomonas campestris pv. campestris: &amp;lt;em&amp;gt;A toolbox for sequential plant n-glycan processing&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -1256,347 +1256,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant pathogen Xanthomonas campestris pv. campestris exploits N-acetylglucosamine during infection.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong inhibition of fimbrial 3 subunit gene transcription by a novel downstream repressive element in B ordetella pertussis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Lautier</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Hinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stevie Jamet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scott Stibitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.01527-14⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 93 (4), pp.748-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.12690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637892v1</w:t>
+                <w:t xml:space="preserve">hal-04841214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong inhibition of fimbrial 3 subunit gene transcription by a novel downstream repressive element in B ordetella pertussis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The plant pathogen Xanthomonas campestris pv. campestris exploits N-acetylglucosamine during infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Zischek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Deborah Hinton</w:t>
+                <w:t xml:space="preserve">Stevie Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Stibitz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 93 (4), pp.748-758. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (5), pp.e01527-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.12690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01527-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841214v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation and Detection of Phosphorylated and Nonphosphorylated BvgA, a Bordetella pertussis Response Regulator, in vivo and in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Hinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Stibitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-protocol </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (22), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1924,51 +1924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2071,51 +2071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2332,51 +2332,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A TnSeq approach to study the genetic bases of Xanthomonas campestris pv. campestris adaptation to in vitro and in planta conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2457,51 +2457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A TnSeq approach to study the genetic bases of Xanthomonas campestris pv. campestris adaptation to in vitro and in planta conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2640,64 +2640,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2829,51 +2829,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="775A8B44"/>
+    <w:nsid w:val="2DFEE755"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3060,51 +3060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-boulanger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-6279-2019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670942v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiroz Monnens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cunnac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Charbit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10684-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756609v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305037" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744702v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S Luneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Baudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18313" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. No&#235;l" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3776" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580527v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Luneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cerutti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128795v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Lun Hsieh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Knipling" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Hinton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3843" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Noel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01100" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080615-100147" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupoiron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Zischek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ligat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carbonne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.624593" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lautier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevie Jamet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rival" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01527-14" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Stibitz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12690" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.970" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dejean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Blanvillain-Baufume" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12187" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bordes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavatine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounth&#233;a Phok" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Barriot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00884-10" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658519v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glories" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01418-09" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295462v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Blanvillain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guynet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000224" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841247v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Francez-Charlot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Conter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Castani&#233;-Cornet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaymeuang Cam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.9.3282-3286.2005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738045v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361887v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Baudin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281866v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pochon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-boulanger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-6279-2019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670942v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiroz Monnens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cunnac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Charbit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10684-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756609v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305037" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744702v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S Luneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Baudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18313" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580527v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Luneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cerutti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13117" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. No&#235;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3776" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128795v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Lun Hsieh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Knipling" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Hinton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3843" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383508v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080615-100147" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090750v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Noel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01100" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupoiron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Zischek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ligat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carbonne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.624593" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Stibitz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12690" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637892v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lautier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevie Jamet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rival" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01527-14" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.970" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dejean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Blanvillain-Baufume" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12187" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bordes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavatine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounth&#233;a Phok" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Barriot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00884-10" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658519v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glories" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01418-09" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295462v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Blanvillain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guynet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000224" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841247v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Francez-Charlot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Conter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Castani&#233;-Cornet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaymeuang Cam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.9.3282-3286.2005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738045v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361887v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Baudin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281866v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pochon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>