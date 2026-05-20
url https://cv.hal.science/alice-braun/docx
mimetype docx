--- v0 (2026-03-04)
+++ v1 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alice Braun </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en anglais à l'Université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alice-braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7166-9743</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130896136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">160403224</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000107690209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women Writing Intimacy and Resistance. Not So Private Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Baisnée-Keay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Florence Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Alexoae-Zagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saudo-Welby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Palgrave Studies In Contemporary Women's Writing, Devaleena Das, 978-3-031-88192-3. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88192-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motherhood and Creativity in Contemporary Self-Life Writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Routledge Research in Women's Literature, 9781032609829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Frame, « The Lagoon and Other Stories » : Naissance d’une oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 2010, 978-2-13-058181-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lagoon & Other Stories and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et Genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2011, 2907335375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Frame : une figure d'auteure effacée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Regard; Anne Tomiche; Martine Reid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et signature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, Garnier, pp.129-144, 2018, Genres, Sexes, Textes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction du nom dans l'autobiographie de Jeanette Winterson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Binard, Florence and Nedelec-Guyard, Alexandrine and Leduc, Guyonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nommer les femmes, le sexe et le genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.247--259, 2015, 978-2-343-07050-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité migrante dans Towards Another Summer de Janet Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alfandary, Isabelle and Broqua, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genres/Genre dans la littérature anglaise et américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, pp.102--121, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Wear Wise Saws and Modern Instances Like a False Skin’: Dominant Language at Play in Janet Frame’s The Lagoon and Other Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Guignery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chasing Butterflies, The Lagoon and Other Stories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, pp.97-108, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sense of an Ending in Janet Frame's Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lagoon &amp; Other Stories and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Publidix, pp.97-109, 2011, Textes et Genres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le motif du voyage chez Janet Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Françoise Alamichel; Olivier Brossard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géographie dans le monde anglophone : espace et identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, pp.285-296, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All Around the Wrekin: The Midlands as (M)otherland in Liz Berry’s Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Trainor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12nae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Rachel Bower : l'accouchement dans la poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture de soi-R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://www.ecrituredesoi-revue.com/bower</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Child’s cry/Melts into the wall”: Sylvia Plath and maternal ambivalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21.1, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.16624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Four Janets: Finding Truth in Illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Portraits d'auteurs : l'écrivain mis en image, 12, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi12.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un enfermement l’autre : hôpital psychiatrique et maternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textures : cahiers du CEMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Genre et enfermement : contrainte, dépassement, résistance, 23, pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compound Fenced Off From the Rest of the World': Motherhood as the Stripping of One's Self in Rachel Cusk's A Life's Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bare Lives/Virginia Woolf: Becoming Photographic, 53, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.3802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Memorial Room: The Conditions of Being a Writer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Postcolonial Writing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (5), pp.591--602. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17449855.2015.1072889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots maoris dans The Bone People de Keri Hulme : exotisme et intimisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.8633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Enormous Burden upon the I to Tell All&amp;quot;: Metafiction as Unveiling in Janet Frame's 'Living in the Maniototo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (1), pp.45--53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Author at Work: Two Short Stories by Janet Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Behind the Scenes, 30 (1), pp.93-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accouchement dans la littérature de langue anglaise - de la troisième à la première personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Birthing Stories : Intimité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alice Braun, Charlotte Danino, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I wanted to write the poems I'd needed to read&amp;quot;: the transformative experience of birth in Liz Berry's The Republic of Motherhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hospital as scene of childbirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for the Study of English</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Setting My Story Against Hers’: (Re)constructing Motherhood in Jeanette Winterson’s autobiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES, Atelier Biography Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joanny Moulin, Jean-Charles Perquin, Jun 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading biography and autobiography: the case of Janet Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES, atelier Biography Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joanny Moulin, Myriam Thiarrard, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mark of my Schizophrenia': la fabrication de la folie dans l'autobiographie de Janet Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes, genre et handicaps : discrimination et intersectionnalité des inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fiona McCann, Nov 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Body Institutionalised in Janet Frame's Faces in the Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures et dramaturgies du corps : violences, discordances, reconfigurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandra Poulain; Pascale Tollance; Fiona McCann, Mar 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘This Community of the Insane’: le motif orphique dans les récits d’hôpitaux psychiatriques de Janet Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire/s et environnement dans les textes de femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Bazin; Marie-Claude Perrin-Chenour; Fabienne Moine; Alice Braun, Sep 2011, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginalised Twice: The Maori Community in Janet Frame's The Carpathians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postcolonial Islands: Geographic, Theoretical and Human</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queen's University, Sep 2007, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interview with Amanda Montei on Touched Out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/vyqp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two books on the need to keep dismantling the institution of motherhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/roly⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Field of Maternal Studies Part 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the field of maternal studies: psychoanalytic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bower: the poet as mother</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing childbirth in literature: from third to first person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why so few babies in literature?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Frame : le féminin et la marge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes sur le genre. Université Paris X-Nanterre, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01656695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alice Braun </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en anglais à l'Université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alice-braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7166-9743</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130896136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">160403224</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000107690209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women Writing Intimacy and Resistance. Not So Private Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Baisnée-Keay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Florence Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Alexoae-Zagni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saudo-Welby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Palgrave Studies In Contemporary Women's Writing, Devaleena Das, 978-3-031-88192-3. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88192-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motherhood and Creativity in Contemporary Self-Life Writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Routledge Research in Women's Literature, 9781032609829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Frame, « The Lagoon and Other Stories » : Naissance d’une oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 2010, 978-2-13-058181-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lagoon & Other Stories and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et Genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2011, 2907335375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Frame : une figure d'auteure effacée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Regard; Anne Tomiche; Martine Reid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et signature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, Garnier, pp.129-144, 2018, Genres, Sexes, Textes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction du nom dans l'autobiographie de Jeanette Winterson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Binard, Florence and Nedelec-Guyard, Alexandrine and Leduc, Guyonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nommer les femmes, le sexe et le genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.247--259, 2015, 978-2-343-07050-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité migrante dans Towards Another Summer de Janet Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alfandary, Isabelle and Broqua, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genres/Genre dans la littérature anglaise et américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, pp.102--121, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Wear Wise Saws and Modern Instances Like a False Skin’: Dominant Language at Play in Janet Frame’s The Lagoon and Other Stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Guignery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chasing Butterflies, The Lagoon and Other Stories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, pp.97-108, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sense of an Ending in Janet Frame's Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lagoon &amp; Other Stories and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Publidix, pp.97-109, 2011, Textes et Genres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le motif du voyage chez Janet Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Françoise Alamichel; Olivier Brossard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géographie dans le monde anglophone : espace et identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard, pp.285-296, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All Around the Wrekin: The Midlands as (M)otherland in Liz Berry’s Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Trainor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12nae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Rachel Bower : l'accouchement dans la poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture de soi-R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://www.ecrituredesoi-revue.com/bower</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Child’s cry/Melts into the wall”: Sylvia Plath and maternal ambivalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21.1, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.16624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Four Janets: Finding Truth in Illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Portraits d'auteurs : l'écrivain mis en image, 12, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/sep.vi12.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un enfermement l’autre : hôpital psychiatrique et maternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textures : cahiers du CEMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Genre et enfermement : contrainte, dépassement, résistance, 23, pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compound Fenced Off From the Rest of the World': Motherhood as the Stripping of One's Self in Rachel Cusk's A Life's Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bare Lives/Virginia Woolf: Becoming Photographic, 53, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.3802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Memorial Room: The Conditions of Being a Writer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Postcolonial Writing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (5), pp.591--602. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17449855.2015.1072889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots maoris dans The Bone People de Keri Hulme : exotisme et intimisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lisa.8633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Enormous Burden upon the I to Tell All&amp;quot;: Metafiction as Unveiling in Janet Frame's 'Living in the Maniototo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (1), pp.45--53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Author at Work: Two Short Stories by Janet Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commonwealth Essays and Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Behind the Scenes, 30 (1), pp.93-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accouchement dans la littérature de langue anglaise - de la troisième à la première personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Birthing Stories : Intimité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alice Braun, Charlotte Danino, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I wanted to write the poems I'd needed to read&amp;quot;: the transformative experience of birth in Liz Berry's The Republic of Motherhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hospital as scene of childbirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for the Study of English</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Setting My Story Against Hers’: (Re)constructing Motherhood in Jeanette Winterson’s autobiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES, Atelier Biography Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joanny Moulin, Jean-Charles Perquin, Jun 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading biography and autobiography: the case of Janet Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SAES, atelier Biography Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joanny Moulin, Myriam Thiarrard, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Body Institutionalised in Janet Frame's Faces in the Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures et dramaturgies du corps : violences, discordances, reconfigurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandra Poulain; Pascale Tollance; Fiona McCann, Mar 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mark of my Schizophrenia': la fabrication de la folie dans l'autobiographie de Janet Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes, genre et handicaps : discrimination et intersectionnalité des inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fiona McCann, Nov 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘This Community of the Insane’: le motif orphique dans les récits d’hôpitaux psychiatriques de Janet Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire/s et environnement dans les textes de femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Bazin; Marie-Claude Perrin-Chenour; Fabienne Moine; Alice Braun, Sep 2011, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginalised Twice: The Maori Community in Janet Frame's The Carpathians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postcolonial Islands: Geographic, Theoretical and Human</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queen's University, Sep 2007, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interview with Amanda Montei on Touched Out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/vyqp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two books on the need to keep dismantling the institution of motherhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/roly⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Field of Maternal Studies Part 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the field of maternal studies: psychoanalytic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bower: the poet as mother</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing childbirth in literature: from third to first person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why so few babies in literature?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Frame : le féminin et la marge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes sur le genre. Université Paris X-Nanterre, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01656695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39EDF48C"/>
+    <w:nsid w:val="EAB54270"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-braun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7166-9743" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130896136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/160403224" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000107690209" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090061v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baisn&#233;e-Keay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Florence Bigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Alexoae-Zagni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saudo-Welby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Genty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-88192-3#bibliographic-information" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88192-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04616327v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Braun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Motherhood-and-Creativity-in-Contemporary-Self-Life-Writing-Writers-and-Mothers/Braun/p/book/9781032609829" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01656689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bazin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01656799v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01656816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01656688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01656804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01656679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784546v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;lie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Trainor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nae" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04348339v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16624" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02955463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi12.116" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01708738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01656829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3802" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449855.2015.1072889" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.8633" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01656675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04353383v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01708733v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01707640v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01656825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01656820v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01656684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01656812v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04511241v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vyqp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04349037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/roly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349039v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-01656695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-braun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7166-9743" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130896136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/160403224" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000107690209" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090061v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baisn&#233;e-Keay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Florence Bigot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Alexoae-Zagni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saudo-Welby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Genty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-88192-3#bibliographic-information" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88192-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04616327v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Braun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Motherhood-and-Creativity-in-Contemporary-Self-Life-Writing-Writers-and-Mothers/Braun/p/book/9781032609829" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01656689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bazin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01656799v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01656816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01656688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01656804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01656679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784546v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;lie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Trainor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nae" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04348339v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16624" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02955463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi12.116" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01708738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01656829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3802" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449855.2015.1072889" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.8633" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01656675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04353383v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01708733v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01707640v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01656820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01656825v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01656684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01656812v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04511241v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vyqp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04349037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/roly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349039v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-01656695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>