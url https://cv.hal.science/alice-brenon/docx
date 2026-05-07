--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -760,230 +760,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The specificities of encoding encyclopedias: towards a new standard?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combinaison d’approches qualitative et quantitative pour le repérage et la classification des entités nommées dans l’Encyclopédie de Diderot et d’Alembert (1751-1772)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Moncla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Mcdonough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Brenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Vigier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICHLL11: 11th International Conference on Historical Lexicography and Lexicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Logroño, Universidad de La Rioja, Spain</w:t>
+              <w:t xml:space="preserve">Theoretical linguistics in the light of the interaction of qualitative and quantitative approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03266745v1</w:t>
+                <w:t xml:space="preserve">halshs-03271672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison d’approches qualitative et quantitative pour le repérage et la classification des entités nommées dans l’Encyclopédie de Diderot et d’Alembert (1751-1772)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Moncla</w:t>
+                <w:t xml:space="preserve">The specificities of encoding encyclopedias: towards a new standard?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Brenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vigier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical linguistics in the light of the interaction of qualitative and quantitative approaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Neuchâtel, Suisse</w:t>
+              <w:t xml:space="preserve">ICHLL11: 11th International Conference on Historical Lexicography and Lexicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Logroño, Universidad de La Rioja, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03271672v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03266745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche symbolique pour la classification des entités nommées dans l'Encyclopédie de Diderot et d'Alembert</w:t>
               </w:r>
@@ -1021,51 +1021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Mcdonough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Brenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier UChicago Center "Données et discours géographiques en France au 18e siècle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1116,51 +1116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Moncla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Mcdonough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1250,51 +1250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Mcdonough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Brenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1601,51 +1601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Brenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Mcdonough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 7ème Congrès Mondial de Linguistique Française, Jul 2020, Montpellier, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2067,51 +2067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brenon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821073v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moncla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mcdonough" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102098" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146494v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chabane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259053v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266745v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474835v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350193v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356991.3365471" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05263248v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025ISAL0044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806947v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02578029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.74eb1xfd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5709fd9134a64c18361f50e41c2ca0632d54953d;origin=https://gitlab.inria.fr/abrenon/soprano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brenon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821073v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moncla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mcdonough" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102098" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146494v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chabane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259053v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266745v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474835v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350193v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356991.3365471" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05263248v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025ISAL0044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806947v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02578029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.74eb1xfd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5709fd9134a64c18361f50e41c2ca0632d54953d;origin=https://gitlab.inria.fr/abrenon/soprano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>