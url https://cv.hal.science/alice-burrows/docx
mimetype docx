--- v0 (2026-03-18)
+++ v1 (2026-04-17)
@@ -518,239 +518,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03659412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construire le savoir sur l’action enseignante : résultats et perspectives d’une enquête conduite avec des formateurs du contrat d’intégration républicaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation. — Le paramètre temporel dans le développement langagier : implications didactiques et pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coraline Pradeau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ela.205.0055⟩</w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.10804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03659410v1</w:t>
+                <w:t xml:space="preserve">hal-03848697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation. — Le paramètre temporel dans le développement langagier : implications didactiques et pédagogiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-construire le savoir sur l’action enseignante : résultats et perspectives d’une enquête conduite avec des formateurs du contrat d’intégration républicaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Pradeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 66, </w:t>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 205, pp.51-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lidil.10804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ela.205.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03848697v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03659410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quand on veut être français... Faut savoir écrire ! » : Enjeux glottopolitiques de l’évaluation dans le contrat d’intégration républicaine</w:t>
               </w:r>
@@ -821,235 +821,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03559497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie à l’université française et crise sanitaire : pratiques (pas si) exceptionnelles ou transformations durables?</w:t>
+                <w:t xml:space="preserve">Les archives de l’EPPFE : une porte d’entrée vers l’analyse du champ du français langue étrangère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Miras</w:t>
+                <w:t xml:space="preserve">Marija Apostolović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Bomilcar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18162/ritpu-2021-v18n1-17⟩</w:t>
+              <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dhfles.8425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03151374v1</w:t>
+                <w:t xml:space="preserve">hal-03560659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les archives de l’EPPFE : une porte d’entrée vers l’analyse du champ du français langue étrangère ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marija Apostolović</w:t>
+                <w:t xml:space="preserve">Pédagogie à l’université française et crise sanitaire : pratiques (pas si) exceptionnelles ou transformations durables?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danilo Bomilcar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), pp.194-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dhfles.8425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2021-v18n1-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560659v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03151374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que la didactique des langues et des cultures doit au temps long ? Historicités et institutionnalisation du français en Argentine.</w:t>
               </w:r>
@@ -1199,51 +1199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques numériques en langues : de la verbalisation à l’analyse des préoccupations enseignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1812,381 +1812,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cliodifle. Rendre aux enseignant.es de FLE leur histoire : une problématique d'accessibilité des archives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+                <w:t xml:space="preserve">“J'avais un peu du mal à heu:: emmener justement la classe et heu:::m” : Émotions et Réflexivité des enseignants de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des données de la recherche. Les données pour la DDLC : Diversités, contraintes méthodologiques, éthique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DILTEC, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Donner la parole aux langues pour une planète apprenante : Bilan d’expérience et projets d’avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPLEGESS, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924892v1</w:t>
+                <w:t xml:space="preserve">hal-04596106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiation et les démarches réflexives comme levier d’introspection en formation initiale d’enseignant.e.s de FLE : visions de soi et d’autrui dans une processus de construction professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Botella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Retour] du Sujet et du Sens en Didactique des langues étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04555713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“J'avais un peu du mal à heu:: emmener justement la classe et heu:::m” : Émotions et Réflexivité des enseignants de langue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+                <w:t xml:space="preserve">Cliodifle. Rendre aux enseignant.es de FLE leur histoire : une problématique d'accessibilité des archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangxi JI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Donner la parole aux langues pour une planète apprenante : Bilan d’expérience et projets d’avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPLEGESS, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée des données de la recherche. Les données pour la DDLC : Diversités, contraintes méthodologiques, éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DILTEC, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596106v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagne moi si tu peux !</w:t>
               </w:r>
@@ -2291,191 +2291,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuums et ruptures : histoire, historiographie, historicité, historicisation – enjeux notionnels en didactique des langues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The plurilingualism in the construction of the teaching professional identity: a resource or a hindrance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Botella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeQ Historicité, historicisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACEDLE, Jan 2023, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Plurensa-2023 : Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactique et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Humain, Université Paul Valery Montpellier, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016709v1</w:t>
+                <w:t xml:space="preserve">halshs-04128921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plurilingualism in the construction of the teaching professional identity: a resource or a hindrance?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuums et ruptures : histoire, historiographie, historicité, historicisation – enjeux notionnels en didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Botella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plurensa-2023 : Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactique et politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Humain, Université Paul Valery Montpellier, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">NeQ Historicité, historicisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACEDLE, Jan 2023, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04128921v1</w:t>
+                <w:t xml:space="preserve">hal-04016709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stopper pour mieux conscientiser : de l'utilisation de grilles d'analyse en formation initiale pour limiter les phénomènes de projection</w:t>
               </w:r>
@@ -2694,51 +2694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equipe Cliodifle, DILTEC-Sorbonne Nouvelle : Méthodologie du projet Collex-Cliodifle et premiers résultats du travail sur archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Apostolović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3029,195 +3029,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la DDLC dans la formation transversale des étudiants : apports et limites</w:t>
+                <w:t xml:space="preserve">Rôle de la DDLC dans la formation transversale des étudiants : apports et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">didactique des langues et plurilinguisme (30 ans de recherche)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lidilem, Nov 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Lidilem et Acedle, 30 ans de recherches en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016707v1</w:t>
+                <w:t xml:space="preserve">hal-02418439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la DDLC dans la formation transversale des étudiants : apports et limites</w:t>
+                <w:t xml:space="preserve">Rôle de la DDLC dans la formation transversale des étudiants : apports et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lidilem et Acedle, 30 ans de recherches en didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">didactique des langues et plurilinguisme (30 ans de recherche)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lidilem, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418439v1</w:t>
+                <w:t xml:space="preserve">hal-04016707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en compte les préoccupations enseignantes dans l'intégration du numérique dans les pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3255,51 +3255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire du tutorat en ligne : une mission impossible sans dispositif collaboratif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3508,342 +3508,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Vers une construction épistémologique : entre tâtonnements et convictions ? » in « Positionnements du chercheur en didactique des langues »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle de l’État dans la formation de formateurs en didactique des langues-cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marija Apostolović</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude DILTEC - Sorbonne Nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">VIIIe colloque international de l’ADCUEFE – CAMPUS FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844948v1</w:t>
+                <w:t xml:space="preserve">halshs-02352829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innover pour évaluer des grands groupes d'étudiants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Vers une construction épistémologique : entre tâtonnements et convictions ? » in « Positionnements du chercheur en didactique des langues »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bacor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Apostolović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation et recherche: métamorphose de la formation enseignante ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Journée d'étude DILTEC - Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767987v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l’État dans la formation de formateurs en didactique des langues-cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cros</w:t>
+                <w:t xml:space="preserve">Innover pour évaluer des grands groupes d'étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIe colloque international de l’ADCUEFE – CAMPUS FLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Innovation et recherche: métamorphose de la formation enseignante ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02352829v1</w:t>
+                <w:t xml:space="preserve">hal-01767987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques numériques en langue : prendre en compte les préoccupations pour envisager un accompagnement des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque enjeux et défis du numérique pour l’enseignement universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Zwickau, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3937,51 +3937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique, mutualisation et internationalisation : Accompagner les enseignants de langues en contexte de changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4032,51 +4032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques numériques en langues : prendre en compte les préoccupations pour envisager un accompagnement des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Projet Conjoint de Formation PERL - USPC (France) – CIN (Argentine) : Pédagogie universitaire et nouvelles technologies. Bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4114,51 +4114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques numériques en langues : prendre en compte les préoccupations pour envisager un accompagnement des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre présence et distance, accompagner et découvrir des pratiques pédagogiques en langue à l'université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4177,125 +4177,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre émotion projetée et conscientisation émotionnelle : Une analyse croisée de deux dispositifs de formation initiale en licence et master FLE</w:t>
+                <w:t xml:space="preserve">Quelle histoire (histoire des méthodologies, de la didactique des langues, de l’enseignement du français, des représentations, etc.) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emotissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Louvain la Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Histoire et historicités en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692903v1</w:t>
+                <w:t xml:space="preserve">hal-01692883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des grands groupes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4311,316 +4337,290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Initiatives pédagogiques et réussite étudiante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle histoire (histoire des méthodologies, de la didactique des langues, de l’enseignement du français, des représentations, etc.) ?</w:t>
+                <w:t xml:space="preserve">Entre émotion projetée et conscientisation émotionnelle : Une analyse croisée de deux dispositifs de formation initiale en licence et master FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Bishop</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire et historicités en didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Emotissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Louvain la Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692883v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter l’altérité pour former des frontières : visions croisées des discours de l’Alliance française de Paris et de l’Alliance française de Buenos Aires (1914-1918)</w:t>
+                <w:t xml:space="preserve">Peut-on tester la composante phraséologique dans un test de positionnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Cetro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJC2016 - 19èmes Rencontres des jeunes chercheurs en Sciences du Langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ED 268 Paris 3, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Phraséologie française 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01657250v1</w:t>
+                <w:t xml:space="preserve">hal-01692860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on tester la composante phraséologique dans un test de positionnement ?</w:t>
+                <w:t xml:space="preserve">Représenter l’altérité pour former des frontières : visions croisées des discours de l’Alliance française de Paris et de l’Alliance française de Buenos Aires (1914-1918)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosa Cetro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phraséologie française 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Arras, France</w:t>
+              <w:t xml:space="preserve">RJC2016 - 19èmes Rencontres des jeunes chercheurs en Sciences du Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED 268 Paris 3, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692860v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01657250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de dispositifs d'évaluation de grands groupes à l'université : Du problème à la proposition pédagogique</w:t>
               </w:r>
@@ -4645,51 +4645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5218,51 +5218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création de parcours pédagogiques en FLE à partir de documents authentiques: quels écueils ? Et quelles solutions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cetro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IANUA, lingue, culture, educazione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5469,51 +5469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Botella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5679,51 +5679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on tester la composante phraséologique dans un test de positionnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cetro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université d'Artois, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5812,51 +5812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5911,77 +5911,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paramètre temporel dans le développement langagier : implications didactiques et pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 66, 2022, Le paramètre temporel dans le développement langagier : implications didactiques et pédagogiques, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6205,77 +6205,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser l’étude des langues à l’université : le défi des humanités numériques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cetro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, janvier-mars (193), 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6478,51 +6478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05144881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12621" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8732" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Pradeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.205.0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659410v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.205.0055" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848697v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10804" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1734" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151374v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-17" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560659v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Apostolovi&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8425" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016151v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418410v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3549" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Fornel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kok Escalle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Zanchi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924892v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Spa&#235;th" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Mounier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxi JI" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04555713v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Botella" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016564v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016587v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Rubio Rostom" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465543v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lyabastre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03242321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016489v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016707v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418439v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354984v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377851v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bacor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01767987v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418437v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830887v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692903v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111184v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692883v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Besse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657250v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692860v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451615v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424809v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015910v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692867v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016373v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469273v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901654v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02147468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCA049" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015948v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843186v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10780" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377860v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348987v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.193.0005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05144881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12621" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8732" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Pradeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.205.0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848697v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10804" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.205.0055" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1734" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Apostolovi&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8425" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-17" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016151v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418410v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3549" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Fornel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kok Escalle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Zanchi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04555713v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Botella" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924892v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Spa&#235;th" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Mounier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxi JI" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016709v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016564v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016587v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Rubio Rostom" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465543v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lyabastre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03242321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016489v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418439v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354984v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377851v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352829v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bacor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01767987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418437v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830887v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692883v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Besse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692903v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657250v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451615v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424809v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015910v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692867v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016373v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469273v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901654v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02147468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCA049" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015948v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843186v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10780" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377860v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348987v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.193.0005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>