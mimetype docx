--- v1 (2026-04-17)
+++ v2 (2026-05-17)
@@ -1812,381 +1812,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“J'avais un peu du mal à heu:: emmener justement la classe et heu:::m” : Émotions et Réflexivité des enseignants de langue</w:t>
+                <w:t xml:space="preserve">La médiation et les démarches réflexives comme levier d’introspection en formation initiale d’enseignant.e.s de FLE : visions de soi et d’autrui dans une processus de construction professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Donatienne Woerly</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Botella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Donner la parole aux langues pour une planète apprenante : Bilan d’expérience et projets d’avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPLEGESS, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">[Retour] du Sujet et du Sens en Didactique des langues étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596106v1</w:t>
+                <w:t xml:space="preserve">halshs-04555713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médiation et les démarches réflexives comme levier d’introspection en formation initiale d’enseignant.e.s de FLE : visions de soi et d’autrui dans une processus de construction professionnelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+                <w:t xml:space="preserve">Cliodifle. Rendre aux enseignant.es de FLE leur histoire : une problématique d'accessibilité des archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Spaëth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangxi JI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Retour] du Sujet et du Sens en Didactique des langues étrangères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Journée des données de la recherche. Les données pour la DDLC : Diversités, contraintes méthodologiques, éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DILTEC, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04555713v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cliodifle. Rendre aux enseignant.es de FLE leur histoire : une problématique d'accessibilité des archives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Spaëth</w:t>
+                <w:t xml:space="preserve">“J'avais un peu du mal à heu:: emmener justement la classe et heu:::m” : Émotions et Réflexivité des enseignants de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des données de la recherche. Les données pour la DDLC : Diversités, contraintes méthodologiques, éthique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DILTEC, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Donner la parole aux langues pour une planète apprenante : Bilan d’expérience et projets d’avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPLEGESS, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924892v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagne moi si tu peux !</w:t>
               </w:r>
@@ -2291,191 +2291,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plurilingualism in the construction of the teaching professional identity: a resource or a hindrance?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuums et ruptures : histoire, historiographie, historicité, historicisation – enjeux notionnels en didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Botella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plurensa-2023 : Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactique et politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Humain, Université Paul Valery Montpellier, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">NeQ Historicité, historicisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACEDLE, Jan 2023, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04128921v1</w:t>
+                <w:t xml:space="preserve">hal-04016709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuums et ruptures : histoire, historiographie, historicité, historicisation – enjeux notionnels en didactique des langues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The plurilingualism in the construction of the teaching professional identity: a resource or a hindrance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Botella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeQ Historicité, historicisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACEDLE, Jan 2023, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Plurensa-2023 : Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactique et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Humain, Université Paul Valery Montpellier, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016709v1</w:t>
+                <w:t xml:space="preserve">halshs-04128921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stopper pour mieux conscientiser : de l'utilisation de grilles d'analyse en formation initiale pour limiter les phénomènes de projection</w:t>
               </w:r>
@@ -4177,151 +4177,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle histoire (histoire des méthodologies, de la didactique des langues, de l’enseignement du français, des représentations, etc.) ?</w:t>
+                <w:t xml:space="preserve">Entre émotion projetée et conscientisation émotionnelle : Une analyse croisée de deux dispositifs de formation initiale en licence et master FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Bishop</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire et historicités en didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Emotissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Louvain la Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692883v1</w:t>
+                <w:t xml:space="preserve">hal-01692903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des grands groupes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4337,139 +4311,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Initiatives pédagogiques et réussite étudiante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre émotion projetée et conscientisation émotionnelle : Une analyse croisée de deux dispositifs de formation initiale en licence et master FLE</w:t>
+                <w:t xml:space="preserve">Quelle histoire (histoire des méthodologies, de la didactique des langues, de l’enseignement du français, des représentations, etc.) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emotissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Louvain la Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Histoire et historicités en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692903v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on tester la composante phraséologique dans un test de positionnement ?</w:t>
               </w:r>
@@ -5469,51 +5469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Hélène Burrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Botella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6478,51 +6478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05144881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12621" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8732" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Pradeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.205.0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848697v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10804" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.205.0055" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1734" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Apostolovi&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8425" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-17" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016151v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418410v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3549" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Fornel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kok Escalle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Zanchi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04555713v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Botella" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924892v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Spa&#235;th" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Mounier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxi JI" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016709v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016564v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016587v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Rubio Rostom" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465543v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lyabastre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03242321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016489v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418439v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354984v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377851v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352829v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bacor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01767987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418437v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830887v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692883v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Besse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692903v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657250v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451615v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424809v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015910v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692867v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016373v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469273v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901654v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02147468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCA049" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015948v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843186v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10780" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377860v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348987v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.193.0005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05144881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12621" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8732" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Pradeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.205.0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848697v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10804" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.205.0055" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03559497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1734" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Apostolovi&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bomilcar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.8425" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n1-17" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016151v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418410v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3549" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abou Haidar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Fornel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kok Escalle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Zanchi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04555713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Botella" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Spa&#235;th" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Mounier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangxi JI" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016564v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016587v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Rubio Rostom" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465543v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lyabastre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03242321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016489v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418439v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354984v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377851v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352829v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01844948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bacor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01767987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418437v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830887v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692903v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111184v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692883v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chiss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Besse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bishop" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657250v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02352846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451615v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424809v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015910v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692867v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016373v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469273v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901654v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02147468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCA049" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015948v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843186v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10780" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659411v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377860v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348987v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.193.0005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>