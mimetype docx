--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -583,588 +583,588 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIRE DE L’ÉTHIQUE DU ET AU MUSÉE: Atelier d’éthique appliquée (MaILHoC-OCIM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Implications of Ethics for Museums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mougey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAIRE DE L’ÉTHIQUE DU ET AU MUSÉE: Atelier d’éthique appliquée (MaILHoC-OCIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thomas Mougey; Alice Byrne; Isabel Nottaris; Yann Domenech de Cellès, Apr 2025, Creusot-Monceau, France</w:t>
+              <w:t xml:space="preserve">2025 Conference of the European Network of Science Centres and Museums (ECSITE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marjolein van Breemen; Marianne Achiam; Mairéad Hurley; Joanna Kalinowska; Wiktor Gajewski, Jun 2025, Varsovie (PL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358735v1</w:t>
+                <w:t xml:space="preserve">hal-05358645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIRE DE L’ÉTHIQUE DU ET AU MUSÉE: Atelier d’éthique appliquée (MaILHoC)</w:t>
+                <w:t xml:space="preserve">FAIRE DE L’ÉTHIQUE DU ET AU MUSÉE: Atelier d’éthique appliquée (MaILHoC-OCIM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mougey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Byrne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier d'éthique des musées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thomas Mougey; Alice Byrne; Bertrand Cousin, Mar 2025, Paris CNAM, France</w:t>
+              <w:t xml:space="preserve">FAIRE DE L’ÉTHIQUE DU ET AU MUSÉE: Atelier d’éthique appliquée (MaILHoC-OCIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Mougey; Alice Byrne; Isabel Nottaris; Yann Domenech de Cellès, Apr 2025, Creusot-Monceau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05358729v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Implications of Ethics for Museums</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Scott Anthony</w:t>
+                <w:t xml:space="preserve">FAIRE DE L’ÉTHIQUE DU ET AU MUSÉE: Atelier d’éthique appliquée (MaILHoC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mougey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Byrne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Conference of the European Network of Science Centres and Museums (ECSITE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marjolein van Breemen; Marianne Achiam; Mairéad Hurley; Joanna Kalinowska; Wiktor Gajewski, Jun 2025, Varsovie (PL), Poland</w:t>
+              <w:t xml:space="preserve">Atelier d'éthique des musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Mougey; Alice Byrne; Bertrand Cousin, Mar 2025, Paris CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05358645v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of universities in British cultural diplomacy in independent India 1947-1964: a case of academic coloniality?</w:t>
+                <w:t xml:space="preserve">Industrial patronage between public and private: atomic energy, British industry, and Expo ‘58</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Byrne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decolonial Dialogues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Mauritius, University of British Columbia, Dalhousie University, Jun 2024, Flic en Flac (Ile Maurice), Mauritius</w:t>
+              <w:t xml:space="preserve">11th Conference of the European Society for the History of Science: Science, Technology, Humanity, and the Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for the History of Science, Sep 2024, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936039v1</w:t>
+                <w:t xml:space="preserve">hal-04936033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indo-British Cultural Relations and Academia, 1947-1964</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels enjeux derrière l’intégration du « I » dans la CSTI ? De la naissance de premières collaborations entre centres de sciences et industrie à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mougey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Byrne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Affairs in (Post) Colonial Contexts 1945-1975 European Cultural Policy Between Relationship Building, Civilizing Mission, and Peacekeeping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Johannes Gutenberg-Universität Mainz, Sep 2024, Ingelheim, Germany</w:t>
+              <w:t xml:space="preserve">Quelle est la place du « I » dans la CSTI ? - Congrès de l’Amcsti 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMCSTI, Jun 2024, Montbéliard (Doubs), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936028v1</w:t>
+                <w:t xml:space="preserve">hal-05358700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels enjeux derrière l’intégration du « I » dans la CSTI ? De la naissance de premières collaborations entre centres de sciences et industrie à aujourd’hui</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of universities in British cultural diplomacy in independent India 1947-1964: a case of academic coloniality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Byrne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelle est la place du « I » dans la CSTI ? - Congrès de l’Amcsti 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMCSTI, Jun 2024, Montbéliard (Doubs), France</w:t>
+              <w:t xml:space="preserve">Decolonial Dialogues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Mauritius, University of British Columbia, Dalhousie University, Jun 2024, Flic en Flac (Ile Maurice), Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358700v1</w:t>
+                <w:t xml:space="preserve">hal-04936039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial patronage between public and private: atomic energy, British industry, and Expo ‘58</w:t>
+                <w:t xml:space="preserve">Indo-British Cultural Relations and Academia, 1947-1964</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Byrne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference of the European Society for the History of Science: Science, Technology, Humanity, and the Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for the History of Science, Sep 2024, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Cultural Affairs in (Post) Colonial Contexts 1945-1975 European Cultural Policy Between Relationship Building, Civilizing Mission, and Peacekeeping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Johannes Gutenberg-Universität Mainz, Sep 2024, Ingelheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936033v1</w:t>
+                <w:t xml:space="preserve">hal-04936028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indo-British Cultural Relations, Cultural Diplomacy and University Cooperation, 1947-1964</w:t>
               </w:r>
@@ -1213,165 +1213,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Foreign University Interchange Scheme and British exchange diplomacy, 1945-1960</w:t>
+                <w:t xml:space="preserve">Indo-British Cultural Relations, Cultural Diplomacy and University Cooperation, 1947-1964</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Byrne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REDES INTELECTUALES GLOBALES. Programas de intercambio educativos, científicos y culturales en el siglo XX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Un campus global: universitarios, transferencias culturales y experiencias en el siglo XX (PID2020-113106GB-I00). Universidad Complutense de Madrid, Sep 2022, Madrid, Universidad Complutense, Spain</w:t>
+              <w:t xml:space="preserve">North American Conference on British Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, North American Conference on British Studies, Nov 2022, Chicago Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03970804v1</w:t>
+                <w:t xml:space="preserve">hal-03970812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indo-British Cultural Relations, Cultural Diplomacy and University Cooperation, 1947-1964</w:t>
+                <w:t xml:space="preserve">The Foreign University Interchange Scheme and British exchange diplomacy, 1945-1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Byrne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North American Conference on British Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, North American Conference on British Studies, Nov 2022, Chicago Illinois, United States</w:t>
+              <w:t xml:space="preserve">REDES INTELECTUALES GLOBALES. Programas de intercambio educativos, científicos y culturales en el siglo XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Un campus global: universitarios, transferencias culturales y experiencias en el siglo XX (PID2020-113106GB-I00). Universidad Complutense de Madrid, Sep 2022, Madrid, Universidad Complutense, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03970812v1</w:t>
+                <w:t xml:space="preserve">hal-03970804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural diplomacy under the Fourth Republic, between Europe and Empire</w:t>
               </w:r>
@@ -1969,51 +1969,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0E71370"/>
+    <w:nsid w:val="218C5E3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2200,51 +2200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-byrne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5319-8693" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055036v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mougey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Byrne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391958v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13619462.2023.2237309" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654737v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960777321000072" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155470v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304180v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358735v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358645v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Anthony" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Antoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936039v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970804v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970812v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935995v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003247814-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/allied-communication-to-the-public-during-the-second-world-war-9781350105133/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr/cart/Details/150/20/espaces-frontieres-metissages/fins-dempires.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-byrne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5319-8693" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055036v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mougey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Byrne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391958v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13619462.2023.2237309" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654737v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960777321000072" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155470v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304180v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358645v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Anthony" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Antoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358735v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358729v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935995v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003247814-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/allied-communication-to-the-public-during-the-second-world-war-9781350105133/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr/cart/Details/150/20/espaces-frontieres-metissages/fins-dempires.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>