--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -583,588 +583,588 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Implications of Ethics for Museums</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Scott Anthony</w:t>
+                <w:t xml:space="preserve">FAIRE DE L’ÉTHIQUE DU ET AU MUSÉE: Atelier d’éthique appliquée (MaILHoC-OCIM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mougey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Byrne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Conference of the European Network of Science Centres and Museums (ECSITE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marjolein van Breemen; Marianne Achiam; Mairéad Hurley; Joanna Kalinowska; Wiktor Gajewski, Jun 2025, Varsovie (PL), Poland</w:t>
+              <w:t xml:space="preserve">FAIRE DE L’ÉTHIQUE DU ET AU MUSÉE: Atelier d’éthique appliquée (MaILHoC-OCIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Mougey; Alice Byrne; Isabel Nottaris; Yann Domenech de Cellès, Apr 2025, Creusot-Monceau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358645v1</w:t>
+                <w:t xml:space="preserve">hal-05358735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIRE DE L’ÉTHIQUE DU ET AU MUSÉE: Atelier d’éthique appliquée (MaILHoC-OCIM)</w:t>
+                <w:t xml:space="preserve">FAIRE DE L’ÉTHIQUE DU ET AU MUSÉE: Atelier d’éthique appliquée (MaILHoC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mougey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Byrne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAIRE DE L’ÉTHIQUE DU ET AU MUSÉE: Atelier d’éthique appliquée (MaILHoC-OCIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thomas Mougey; Alice Byrne; Isabel Nottaris; Yann Domenech de Cellès, Apr 2025, Creusot-Monceau, France</w:t>
+              <w:t xml:space="preserve">Atelier d'éthique des musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Mougey; Alice Byrne; Bertrand Cousin, Mar 2025, Paris CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05358735v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIRE DE L’ÉTHIQUE DU ET AU MUSÉE: Atelier d’éthique appliquée (MaILHoC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Implications of Ethics for Museums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mougey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier d'éthique des musées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thomas Mougey; Alice Byrne; Bertrand Cousin, Mar 2025, Paris CNAM, France</w:t>
+              <w:t xml:space="preserve">2025 Conference of the European Network of Science Centres and Museums (ECSITE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marjolein van Breemen; Marianne Achiam; Mairéad Hurley; Joanna Kalinowska; Wiktor Gajewski, Jun 2025, Varsovie (PL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05358729v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial patronage between public and private: atomic energy, British industry, and Expo ‘58</w:t>
+                <w:t xml:space="preserve">The role of universities in British cultural diplomacy in independent India 1947-1964: a case of academic coloniality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Byrne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference of the European Society for the History of Science: Science, Technology, Humanity, and the Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for the History of Science, Sep 2024, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Decolonial Dialogues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Mauritius, University of British Columbia, Dalhousie University, Jun 2024, Flic en Flac (Ile Maurice), Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936033v1</w:t>
+                <w:t xml:space="preserve">hal-04936039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels enjeux derrière l’intégration du « I » dans la CSTI ? De la naissance de premières collaborations entre centres de sciences et industrie à aujourd’hui</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indo-British Cultural Relations and Academia, 1947-1964</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Byrne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelle est la place du « I » dans la CSTI ? - Congrès de l’Amcsti 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMCSTI, Jun 2024, Montbéliard (Doubs), France</w:t>
+              <w:t xml:space="preserve">Cultural Affairs in (Post) Colonial Contexts 1945-1975 European Cultural Policy Between Relationship Building, Civilizing Mission, and Peacekeeping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Johannes Gutenberg-Universität Mainz, Sep 2024, Ingelheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358700v1</w:t>
+                <w:t xml:space="preserve">hal-04936028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of universities in British cultural diplomacy in independent India 1947-1964: a case of academic coloniality?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels enjeux derrière l’intégration du « I » dans la CSTI ? De la naissance de premières collaborations entre centres de sciences et industrie à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mougey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Byrne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decolonial Dialogues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Mauritius, University of British Columbia, Dalhousie University, Jun 2024, Flic en Flac (Ile Maurice), Mauritius</w:t>
+              <w:t xml:space="preserve">Quelle est la place du « I » dans la CSTI ? - Congrès de l’Amcsti 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMCSTI, Jun 2024, Montbéliard (Doubs), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936039v1</w:t>
+                <w:t xml:space="preserve">hal-05358700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indo-British Cultural Relations and Academia, 1947-1964</w:t>
+                <w:t xml:space="preserve">Industrial patronage between public and private: atomic energy, British industry, and Expo ‘58</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Byrne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Affairs in (Post) Colonial Contexts 1945-1975 European Cultural Policy Between Relationship Building, Civilizing Mission, and Peacekeeping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Johannes Gutenberg-Universität Mainz, Sep 2024, Ingelheim, Germany</w:t>
+              <w:t xml:space="preserve">11th Conference of the European Society for the History of Science: Science, Technology, Humanity, and the Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for the History of Science, Sep 2024, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936028v1</w:t>
+                <w:t xml:space="preserve">hal-04936033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indo-British Cultural Relations, Cultural Diplomacy and University Cooperation, 1947-1964</w:t>
               </w:r>
@@ -1213,165 +1213,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indo-British Cultural Relations, Cultural Diplomacy and University Cooperation, 1947-1964</w:t>
+                <w:t xml:space="preserve">The Foreign University Interchange Scheme and British exchange diplomacy, 1945-1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Byrne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North American Conference on British Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, North American Conference on British Studies, Nov 2022, Chicago Illinois, United States</w:t>
+              <w:t xml:space="preserve">REDES INTELECTUALES GLOBALES. Programas de intercambio educativos, científicos y culturales en el siglo XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Un campus global: universitarios, transferencias culturales y experiencias en el siglo XX (PID2020-113106GB-I00). Universidad Complutense de Madrid, Sep 2022, Madrid, Universidad Complutense, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03970812v1</w:t>
+                <w:t xml:space="preserve">hal-03970804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Foreign University Interchange Scheme and British exchange diplomacy, 1945-1960</w:t>
+                <w:t xml:space="preserve">Indo-British Cultural Relations, Cultural Diplomacy and University Cooperation, 1947-1964</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Byrne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REDES INTELECTUALES GLOBALES. Programas de intercambio educativos, científicos y culturales en el siglo XX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Un campus global: universitarios, transferencias culturales y experiencias en el siglo XX (PID2020-113106GB-I00). Universidad Complutense de Madrid, Sep 2022, Madrid, Universidad Complutense, Spain</w:t>
+              <w:t xml:space="preserve">North American Conference on British Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, North American Conference on British Studies, Nov 2022, Chicago Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03970804v1</w:t>
+                <w:t xml:space="preserve">hal-03970812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural diplomacy under the Fourth Republic, between Europe and Empire</w:t>
               </w:r>
@@ -1969,51 +1969,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="218C5E3A"/>
+    <w:nsid w:val="5A22D98C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2200,51 +2200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-byrne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5319-8693" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055036v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mougey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Byrne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391958v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13619462.2023.2237309" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654737v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960777321000072" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155470v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304180v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358645v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Anthony" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Antoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358735v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358729v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935995v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003247814-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/allied-communication-to-the-public-during-the-second-world-war-9781350105133/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr/cart/Details/150/20/espaces-frontieres-metissages/fins-dempires.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-byrne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5319-8693" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055036v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mougey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Byrne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391958v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13619462.2023.2237309" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654737v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960777321000072" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155470v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304180v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358735v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358645v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Anthony" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Antoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936039v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970804v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970812v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935995v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003247814-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/allied-communication-to-the-public-during-the-second-world-war-9781350105133/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses-univ-pau.fr/cart/Details/150/20/espaces-frontieres-metissages/fins-dempires.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>