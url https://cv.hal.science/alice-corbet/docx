--- v0 (2026-03-29)
+++ v1 (2026-05-05)
@@ -190,258 +190,340 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un éléphant dans le jardin : conflits mortels entre pachydermes et humains en Zambie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://theconversation.com/un-elephant-dans-le-jardin-conflits-mortels-entre-pachydermes-et-humains-en-zambie-246660</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que faire de la science citoyenne dans un pays « sans citoyens » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Célestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nixon Calixte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symithe Steeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Caribéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 59, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/132zc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Japón a la India: lo que los aseos públicos dicen sobre las jerarquías sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, https://theconversation.com/un-elephant-dans-le-jardin-conflits-mortels-entre-pachydermes-et-humains-en-zambie-246660</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">De Japón a la India: lo que los aseos públicos dicen sobre las jerarquías sociales</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04433713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Japon, Inde, Haïti et ailleurs : ce que les toilettes publiques disent des sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
@@ -449,277 +531,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04389206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïti : un « séisme commémoratif » en hommage aux victimes de la catastrophe de 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Corbet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Haïti : un « séisme commémoratif » en hommage aux victimes de la catastrophe de 2010</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sismologie citoyenne, un révélateur des crises en Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Alice Corbet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nixon Calixte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laennec Hurbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1210,394 +1210,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu &amp;quot;Humanitarianism and the Quantification of Human Needs: Minimal Humanity&amp;quot; Joël Glasman, New York, Routledge, 2020, 274 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp. 214-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une décharge sauvage à Port-au-Prince : une confrontation méthodologique et émotionnelle à la démarche de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Sociétés et espace haïtiens contemporains : nouveaux regards, 279, pp.315-326. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.10416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/com.10416⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02901186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternatives Economiques. Hors - série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, L’état du monde en 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu &amp;quot;Humanitarianism and the Quantification of Human Needs: Minimal Humanity&amp;quot; Joël Glasman, New York, Routledge, 2020, 274 pages</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assistance mortelle de Raoul Peck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique africaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp. 214-216</w:t>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Sociétés et espaces contemporains haïtiens : nouveaux regards, 72 (279), pp.333-337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Ofpra, les migrants sahraouis et l’anthropologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Migrants. Dépasser les catégories., 377, pp.24-27. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.377.0024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pro.377.0024⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02901188v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02901183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Hasque, Jean-Frédéric ; Lecadet, Clara (2019) Après les camps. Traces, mémoires et mutations des camps de réfugiés</w:t>
               </w:r>
@@ -1814,951 +1814,951 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Augé, Qui donc est l’autre ? Odile Jacob, 2017, 320 p., 24,90 €</w:t>
+                <w:t xml:space="preserve">Jean-Michel Chaumont, Survivre à tout prix ? Essai sur l’honneur, la résistance et le salut de nos âmes. La Découverte, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Augé, Qui donc est l’autre ? Odile Jacob, 2017, 320 p., 24,90 €</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.95-96. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.366.0098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pro.366.0098⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02535501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu Se défendre. Une philosophie de la violence. Elsa Dorlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue du Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp. 94-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard, Le vote FN au village. Trajectoires de ménages populaires du périurbain. Éditions du Croquant, 2017, 320 p., 20 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.112-112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.364.0116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pro.364.0116⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02535503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Chaumont, Survivre à tout prix ? Essai sur l’honneur, la résistance et le salut de nos âmes. La Découverte, 2017</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique de la radicalité. Une sociologie des jeunes djihadistes français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La fabrique de la radicalité. Une sociologie des jeunes djihadistes français</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle dictature d’Haïti. Coup d’État, séisme et occupation onusienne. Justin Podur, Écosociété, 2016, 248 p., 20 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public authorities and Humanitarian Actors: the stakes in a negotiated interdependence. Case study in Gambella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ambrosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Labzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Papiers du Fonds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Fonds Croix-Rouge française, 8, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Rojzman, Vers les guerres civiles. Prévenir la haine. Lemieux éditeur, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborer avec des organismes non gouvernementaux pour enquêter sur les camps de migrants et de déplacés. Le savoir comme enjeu professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Enquêter sur les migrations, 167, pp.53-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/migra.167.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01538673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Prévélakis, Qui sont les Grecs ? Une identité en crise. CNRS éditions, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Giovannoni. Les épreuves de l’exil. Repenser les termes de la politique. Editions Kimé, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...115 lines deleted...]
-                <w:t xml:space="preserve">La nouvelle dictature d’Haïti. Coup d’État, séisme et occupation onusienne. Justin Podur, Écosociété, 2016, 248 p., 20 €</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrants, réfugiés, demandeurs d’asile… de qui parle-t-on ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2017, Réfugiés : sortir de l’impasse, 358, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3068,191 +3068,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction et la transmission mémorielle du territoire perdu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Corbet</w:t>
+                <w:t xml:space="preserve">Expériences migratoires : Sélections et transmissions mémorielles des territoires quittés - Une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Duez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asylon(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Expériences migratoires et transmissions mémorielles, 12</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475348v1</w:t>
-[...54 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03066615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Duez</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction et la transmission mémorielle du territoire perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asylon(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 2014, Expériences migratoires et transmissions mémorielles, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066615v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques d’encampement. Comparaison entre un camp formel et un camp informel en Haïti</w:t>
               </w:r>
@@ -3929,165 +3929,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camps ou refuges non officiels : Habiter l’incertain</w:t>
+                <w:t xml:space="preserve">Camps ou refuges non officiels. Habiter l'incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.539-541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015150v1</w:t>
+                <w:t xml:space="preserve">hal-03114078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camps ou refuges non officiels. Habiter l'incertain</w:t>
+                <w:t xml:space="preserve">Camps ou refuges non officiels : Habiter l’incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.539-541</w:t>
+              <w:t xml:space="preserve">, Nov 2020, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114078v1</w:t>
+                <w:t xml:space="preserve">hal-03015150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les multiples raisons de l’engagement entre influences biographiques et sentiment d’appartenance</w:t>
               </w:r>
@@ -4205,730 +4205,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02276463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au-delà de l’exil : les mobilités des jeunes Sahraouis et l’impact de leur retour dans les camps, session 5 “Occupation, migration, exil : l’enjeu crucial des dynamiques de peuplement”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international 1976-2016. La question (irrésolue) du Sahara occidental, Paris Descartes-Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bidonvilles, camps… Habiter, l'espérance de l'informel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Habitat informel? Ancrage et mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire PAVE, Mar 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02284812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire dans l’exil : construction étatique et identitaire au-delà du territoire perdu (cas sahraoui)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire La question palestinienne : quelles comparaisons possibles ? EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’habitat temporaire au temporaire durable : ce “qu’informel” veut dire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral Habitat informel. Ancrage et mobilité, Ecole d’architecture, Laboratoire PAVE, ENSAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Talence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émergence de l’habiter urbain en contexte de camp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e journée d’étude de la démarche de Prospective nationale de recherche urbaine, Les fabriques urbaines en questions, CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mais... qui sont les migrants “Sahraouis” ?, atelier 5 : “Les migrations depuis/vers les États non reconnus”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international des 30 ans de Migrinter Penser les migrations pour repenser la société, Université de Poitiers/Migrinter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De l’habitat temporaire au temporaire durable : ce “qu’informel” veut dire</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mort collective : Haïti et le séisme du 12 janvier 2010 , séance Catastrophe et mort collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral Habitat informel. Ancrage et mobilité, Ecole d’architecture, Laboratoire PAVE, ENSAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Talence, France</w:t>
+              <w:t xml:space="preserve">Séminaire Dialogues et discours croisés : les catastrophes et l’interdisciplinarité, EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Émergence de l’habiter urbain en contexte de camp</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">participation à la table ronde T7/ Journalistes et chercheurs face aux situations de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e journée d’étude de la démarche de Prospective nationale de recherche urbaine, Les fabriques urbaines en questions, CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">6e Conférence européenne des études africaines (ECAS 2015) Mobilisations collectives en Afrique : contestations, résistances et révoltes, Université Paris I Panthéon-Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...228 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catastrophes et morts collectives en France et à Haïti. Quelle gestion des corps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Dialogues et discours croisés, Les catastrophes et l’interdisciplinarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, EHESS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01298796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïti/Sahara, camp-centre et construction identitaire , séance “Être réfugié, entre déplacement et encampement (Afrique, Moyen-Orient, Haïti)”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Guerre, humanitaire, réfugiés, CEAF, EHESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627854v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02628979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les catastrophes, une mesure du quotidien en Haïti, atelier “Appréhender la démesure. Dispositifs de mesure et de préhension des phénomènes de grande ampleur, des risques et des catastrophes”</w:t>
               </w:r>
@@ -5433,64 +5433,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences migratoires et transmissions mémorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Duez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Belkacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asylon(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6109,173 +6109,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au-delà de l’exil : mobilité des étudiants sahraouis et impacts de leur retour dans les camps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Boulay; Francesco Correale. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sahara Occidental, conflit oublié, population en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.337-352, 2018, Civilisations étrangères</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Haïti, des vivants et des morts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Musset; Virginia Acosta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les catastrophes et l'interdisciplinarité. Dialogues, regards croisés, pratiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia-L’Harmattan, pp.93-110, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02288883v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02338768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réfugiés et personnes déplacées</w:t>
               </w:r>
@@ -6922,771 +6922,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapports de couleur et de pouvoir en Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jours (trop) tranquilles en Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, https://lamenparle.hypotheses.org/195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainsi meurt l'âme de Samarcande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02285584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action humanitaire à l’épreuve des risques du terrain : quelques réflexions à partir du cas haïtien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Jean Rémy : frapper le fer haïtien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’action humanitaire à l’épreuve des risques du terrain : quelques réflexions à partir du cas haïtien</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry, le graffeur qui fait parler les murs d'Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Jerry, le graffeur qui fait parler les murs d'Haïti</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le kouraj d'être soi en Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BelO, la voix positive d'Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, https://grotius.fr/belo-la-voix-positive-d%e2%80%99haiti/#.X77Bf81Ki00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2012, https://grotius.fr/belo-la-voix-positive-d%e2%80%99haiti/#.X77Bf81Ki00</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautés et approche communautaire en Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La 'bonne' victime : une question d'images, d'emblèmes, et un sens politique implicite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port-au-Prince : les éclopés de la cathédrale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;blocus&amp;quot; haïtien ou le reflet du fossé entre ONG et population.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024662v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-03024665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre gangs et Casques bleus, l'avenir indécis des Haïtiens…</w:t>
               </w:r>
@@ -7929,64 +7929,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laënnec Hurbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nixon Calixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8092,105 +8092,167 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation d'Alice Corbet, anthropologue, LAM (UMR 5115, Sciences Po Bordeaux) et porteuse du projet Migrations, asiles et frontières à La Réunion et Mayotte – MIGRAF AAP MSHBx 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dans les camps de réfugiés, une urgence sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://www.radiofrance.fr/franceculture/podcasts/cultures-monde/dans-les-camps-de-refugies-une-urgence-sanitaire-2000844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du chercheur / éthique de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8199,135 +8261,135 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une anthropologie des situations d’encampement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations, asiles et frontières à La Réunion et Mayotte – MIGRAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8336,73 +8398,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayotte - La Réunion : laboratoires des politiques migratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8411,603 +8473,541 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Présentation d'Alice Corbet, anthropologue, LAM (UMR 5115, Sciences Po Bordeaux) et porteuse du projet Migrations, asiles et frontières à La Réunion et Mayotte – MIGRAF AAP MSHBx 2024</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïti : La fin des solidarités habitantes ?&amp;quot; (Podcast)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://www.radiofrance.fr/franceculture/podcasts/cultures-monde/groupes-armes-en-haiti-le-pouvoir-depasse-7501120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation Colloque &amp;quot;Failles Haïtiennes&amp;quot; 16-17 novembre 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024, https://www.radiofrance.fr/franceculture/podcasts/cultures-monde/groupes-armes-en-haiti-le-pouvoir-depasse-7501120</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journées d’étude « Failles haïtiennes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://www.lam.sciencespobordeaux.fr/evenement/journees-detude-failles-haitiennes/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait d'Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, https://www.youtube.com/watch?v=4wRlHfFMIbA&amp;ab_channel=LesAfriquesdanslemonde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023, https://www.lam.sciencespobordeaux.fr/evenement/journees-detude-failles-haitiennes/</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les camps, une gestion des réfugié·es qui questionne -Entretien avec Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020, https://www.youtube.com/watch?v=4wRlHfFMIbA&amp;ab_channel=LesAfriquesdanslemonde</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vigilantisme en Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberson Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dandoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youdeline Chérizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Jean-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...82 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Roberson Edouard</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agents de l’État et acteurs humanitaires : enjeux d’une interdépendance négociée. Étude de cas à Gambella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dandoy</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ambrosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Labzaé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9914,51 +9914,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E71F006C"/>
+    <w:nsid w:val="078C4707"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10145,51 +10145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-corbet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2239-6216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097513784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889271v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corbet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine C&#233;lestin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fallou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nixon Calixte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symithe Steeve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132zc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04433713v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451659v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939414v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laennec Hurbon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.24534" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942641v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammcise Apply" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucainson Raymond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.13944" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.12570" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desportes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157005v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.8275" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10416" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066578v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901188v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.377.0024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2479" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.374.0092a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535501v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.366.0098" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535503v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.364.0116" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535504v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.167.0053" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535508v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535506v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535498v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrosetti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bayle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Labzae" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338808v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrs/fev022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283921v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037835ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477067v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475348v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066615v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Belkacem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404878v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18857" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284815v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Pandolfi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.113.0465" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066610v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166765v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442498v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015150v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628976v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628972v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627853v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628973v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298796v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clavandier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627854v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627855v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628979v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628977v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Symithe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966784v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14893442" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360079v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003927v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Siddiqi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003412410" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781003412410/depoliticising-humanitarian-action-isabelle-desportes-alice-corbet-ayesha-siddiqi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649657v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Z&#225;ho&#345;&#237;k" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429426957-51" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iris-france.org/164522-alimentation-les-nouvelles-frontieres-demeter-2022/ https://www.clubdemeter.com/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474414v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474405v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288883v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284792v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474608v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474578v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475714v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284771v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.7320" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901180v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473712v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473674v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285584v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024625v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940357v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024628v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024632v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024609v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024613v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024662v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052457v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024659v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025019v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938714v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;nnec Hurbon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156256v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940310v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577951v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590080v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577679v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577775v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505308v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512910v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491950v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618425v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491964v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473720v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberson Edouard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dandoy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youdeline Ch&#233;rizard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jean-Louis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285649v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Labza&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476731v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hiribarren" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474398v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475693v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merckaert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duquesne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plaisir Jacqueline" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024620v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066606v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477087v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477160v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477105v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477122v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477117v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-corbet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2239-6216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097513784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887184v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corbet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889271v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine C&#233;lestin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fallou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nixon Calixte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symithe Steeve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132zc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04433713v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451659v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939414v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laennec Hurbon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.24534" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942641v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammcise Apply" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucainson Raymond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.13944" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.12570" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desportes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157005v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.8275" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901186v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10416" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066578v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901188v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.377.0024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2479" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.374.0092a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.366.0098" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476741v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535503v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.364.0116" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrosetti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bayle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Labzae" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538673v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.167.0053" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535508v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535506v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338808v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrs/fev022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283921v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037835ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477067v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066615v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Belkacem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404878v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18857" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284815v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Pandolfi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.113.0465" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066610v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166765v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442498v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114078v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628973v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627853v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628972v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628975v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628979v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clavandier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627854v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628977v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Symithe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966784v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14893442" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360079v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003927v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Siddiqi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003412410" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781003412410/depoliticising-humanitarian-action-isabelle-desportes-alice-corbet-ayesha-siddiqi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649657v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Z&#225;ho&#345;&#237;k" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429426957-51" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iris-france.org/164522-alimentation-les-nouvelles-frontieres-demeter-2022/ https://www.clubdemeter.com/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474414v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474405v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338768v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288883v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284792v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474608v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474578v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475714v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284771v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.7320" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901180v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473674v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473712v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285584v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940357v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024625v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024628v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024632v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024609v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024613v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052457v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024665v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024662v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024659v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025019v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938714v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;nnec Hurbon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156256v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505308v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577951v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590080v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577679v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577775v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512910v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491950v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618425v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491964v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473720v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberson Edouard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dandoy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youdeline Ch&#233;rizard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jean-Louis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285649v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Labza&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476731v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hiribarren" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474398v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475693v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merckaert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duquesne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plaisir Jacqueline" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024620v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066606v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477087v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477160v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477105v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477122v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477117v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>