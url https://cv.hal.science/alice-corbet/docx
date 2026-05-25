--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -1210,297 +1210,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une décharge sauvage à Port-au-Prince : une confrontation méthodologique et émotionnelle à la démarche de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Sociétés et espace haïtiens contemporains : nouveaux regards, 279, pp.315-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.10416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu &amp;quot;Humanitarianism and the Quantification of Human Needs: Minimal Humanity&amp;quot; Joël Glasman, New York, Routledge, 2020, 274 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp. 214-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Une décharge sauvage à Port-au-Prince : une confrontation méthodologique et émotionnelle à la démarche de recherche</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques. Hors - série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L’état du monde en 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assistance mortelle de Raoul Peck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Sociétés et espace haïtiens contemporains : nouveaux regards, 279, pp.315-326. </w:t>
-[...145 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2020, Sociétés et espaces contemporains haïtiens : nouveaux regards, 72 (279), pp.333-337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1814,255 +1814,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Chaumont, Survivre à tout prix ? Essai sur l’honneur, la résistance et le salut de nos âmes. La Découverte, 2017</w:t>
+                <w:t xml:space="preserve">Marc Augé, Qui donc est l’autre ? Odile Jacob, 2017, 320 p., 24,90 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, pp.95-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.366.0098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535504v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Marc Augé, Qui donc est l’autre ? Odile Jacob, 2017, 320 p., 24,90 €</w:t>
+                <w:t xml:space="preserve">hal-02535501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu Se défendre. Une philosophie de la violence. Elsa Dorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue du Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp. 94-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chaumont, Survivre à tout prix ? Essai sur l’honneur, la résistance et le salut de nos âmes. La Découverte, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.95-96. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-02476741v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard, Le vote FN au village. Trajectoires de ménages populaires du périurbain. Éditions du Croquant, 2017, 320 p., 20 €</w:t>
               </w:r>
@@ -2197,372 +2197,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nouvelle dictature d’Haïti. Coup d’État, séisme et occupation onusienne. Justin Podur, Écosociété, 2016, 248 p., 20 €</w:t>
+                <w:t xml:space="preserve">Charles Rojzman, Vers les guerres civiles. Prévenir la haine. Lemieux éditeur, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-02535505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collaborer avec des organismes non gouvernementaux pour enquêter sur les camps de migrants et de déplacés. Le savoir comme enjeu professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Enquêter sur les migrations, 167, pp.53-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.167.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01538673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle dictature d’Haïti. Coup d’État, séisme et occupation onusienne. Justin Podur, Écosociété, 2016, 248 p., 20 €</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-02476739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public authorities and Humanitarian Actors: the stakes in a negotiated interdependence. Case study in Gambella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ambrosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Labzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Papiers du Fonds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Fonds Croix-Rouge française, 8, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535498v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-01538673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Prévélakis, Qui sont les Grecs ? Une identité en crise. CNRS éditions, 2017</w:t>
               </w:r>
@@ -3929,165 +3929,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camps ou refuges non officiels. Habiter l'incertain</w:t>
+                <w:t xml:space="preserve">Camps ou refuges non officiels : Habiter l’incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.539-541</w:t>
+              <w:t xml:space="preserve">, Nov 2020, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114078v1</w:t>
+                <w:t xml:space="preserve">hal-03015150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camps ou refuges non officiels : Habiter l’incertain</w:t>
+                <w:t xml:space="preserve">Camps ou refuges non officiels. Habiter l'incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.539-541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015150v1</w:t>
+                <w:t xml:space="preserve">hal-03114078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les multiples raisons de l’engagement entre influences biographiques et sentiment d’appartenance</w:t>
               </w:r>
@@ -4205,372 +4205,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02276463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’habitat temporaire au temporaire durable : ce “qu’informel” veut dire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral Habitat informel. Ancrage et mobilité, Ecole d’architecture, Laboratoire PAVE, ENSAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Talence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émergence de l’habiter urbain en contexte de camp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e journée d’étude de la démarche de Prospective nationale de recherche urbaine, Les fabriques urbaines en questions, CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Au-delà de l’exil : les mobilités des jeunes Sahraouis et l’impact de leur retour dans les camps, session 5 “Occupation, migration, exil : l’enjeu crucial des dynamiques de peuplement”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international 1976-2016. La question (irrésolue) du Sahara occidental, Paris Descartes-Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidonvilles, camps… Habiter, l'espérance de l'informel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habitat informel? Ancrage et mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire PAVE, Mar 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02284812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire dans l’exil : construction étatique et identitaire au-delà du territoire perdu (cas sahraoui)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire La question palestinienne : quelles comparaisons possibles ? EHESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627853v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02628975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mais... qui sont les migrants “Sahraouis” ?, atelier 5 : “Les migrations depuis/vers les États non reconnus”</w:t>
               </w:r>
@@ -4619,247 +4619,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catastrophes et morts collectives en France et à Haïti. Quelle gestion des corps ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Dialogues et discours croisés, Les catastrophes et l’interdisciplinarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, EHESS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01298796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mort collective : Haïti et le séisme du 12 janvier 2010 , séance Catastrophe et mort collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Dialogues et discours croisés : les catastrophes et l’interdisciplinarité, EHESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">participation à la table ronde T7/ Journalistes et chercheurs face aux situations de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Conférence européenne des études africaines (ECAS 2015) Mobilisations collectives en Afrique : contestations, résistances et révoltes, Université Paris I Panthéon-Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628979v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01298796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïti/Sahara, camp-centre et construction identitaire , séance “Être réfugié, entre déplacement et encampement (Afrique, Moyen-Orient, Haïti)”</w:t>
               </w:r>
@@ -6109,173 +6109,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Haïti, des vivants et des morts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Musset; Virginia Acosta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les catastrophes et l'interdisciplinarité. Dialogues, regards croisés, pratiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academia-L’Harmattan, pp.93-110, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02288883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Au-delà de l’exil : mobilité des étudiants sahraouis et impacts de leur retour dans les camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Boulay; Francesco Correale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sahara Occidental, conflit oublié, population en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.337-352, 2018, Civilisations étrangères</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338768v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02288883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réfugiés et personnes déplacées</w:t>
               </w:r>
@@ -6922,771 +6922,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jours (trop) tranquilles en Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, https://lamenparle.hypotheses.org/195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapports de couleur et de pouvoir en Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2015, https://lamenparle.hypotheses.org/195</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainsi meurt l'âme de Samarcande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02285584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Jean Rémy : frapper le fer haïtien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action humanitaire à l’épreuve des risques du terrain : quelques réflexions à partir du cas haïtien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Eddy Jean Rémy : frapper le fer haïtien</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry, le graffeur qui fait parler les murs d'Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Jerry, le graffeur qui fait parler les murs d'Haïti</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le kouraj d'être soi en Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BelO, la voix positive d'Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, https://grotius.fr/belo-la-voix-positive-d%e2%80%99haiti/#.X77Bf81Ki00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2012, https://grotius.fr/belo-la-voix-positive-d%e2%80%99haiti/#.X77Bf81Ki00</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautés et approche communautaire en Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;blocus&amp;quot; haïtien ou le reflet du fossé entre ONG et population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La 'bonne' victime : une question d'images, d'emblèmes, et un sens politique implicite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port-au-Prince : les éclopés de la cathédrale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024665v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03024662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre gangs et Casques bleus, l'avenir indécis des Haïtiens…</w:t>
               </w:r>
@@ -8092,922 +8092,922 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dans les camps de réfugiés, une urgence sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://www.radiofrance.fr/franceculture/podcasts/cultures-monde/dans-les-camps-de-refugies-une-urgence-sanitaire-2000844</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle du chercheur / éthique de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une anthropologie des situations d’encampement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations, asiles et frontières à La Réunion et Mayotte – MIGRAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation d'Alice Corbet, anthropologue, LAM (UMR 5115, Sciences Po Bordeaux) et porteuse du projet Migrations, asiles et frontières à La Réunion et Mayotte – MIGRAF AAP MSHBx 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2024, https://www.radiofrance.fr/franceculture/podcasts/cultures-monde/dans-les-camps-de-refugies-une-urgence-sanitaire-2000844</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayotte - La Réunion : laboratoires des politiques migratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïti : La fin des solidarités habitantes ?&amp;quot; (Podcast)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://www.radiofrance.fr/franceculture/podcasts/cultures-monde/groupes-armes-en-haiti-le-pouvoir-depasse-7501120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation Colloque &amp;quot;Failles Haïtiennes&amp;quot; 16-17 novembre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journées d’étude « Failles haïtiennes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://www.lam.sciencespobordeaux.fr/evenement/journees-detude-failles-haitiennes/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait d'Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, https://www.youtube.com/watch?v=4wRlHfFMIbA&amp;ab_channel=LesAfriquesdanslemonde</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les camps, une gestion des réfugié·es qui questionne -Entretien avec Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vigilantisme en Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberson Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dandoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youdeline Chérizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Jean-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...103 lines deleted...]
-                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agents de l’État et acteurs humanitaires : enjeux d’une interdépendance négociée. Étude de cas à Gambella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Corbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ambrosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...515 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Labzaé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9914,51 +9914,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="078C4707"/>
+    <w:nsid w:val="409C08D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10145,51 +10145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-corbet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2239-6216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097513784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887184v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corbet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889271v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine C&#233;lestin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fallou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nixon Calixte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symithe Steeve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132zc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04433713v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451659v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939414v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laennec Hurbon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.24534" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942641v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammcise Apply" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucainson Raymond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.13944" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.12570" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desportes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157005v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.8275" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901186v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10416" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066578v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901188v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.377.0024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2479" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.374.0092a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.366.0098" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476741v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535503v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.364.0116" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrosetti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bayle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Labzae" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538673v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.167.0053" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535508v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535506v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338808v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrs/fev022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283921v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037835ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477067v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066615v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Belkacem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404878v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18857" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284815v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Pandolfi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.113.0465" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066610v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166765v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442498v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114078v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628973v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627853v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628972v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628975v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628979v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clavandier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627854v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628977v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Symithe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966784v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14893442" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360079v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003927v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Siddiqi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003412410" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781003412410/depoliticising-humanitarian-action-isabelle-desportes-alice-corbet-ayesha-siddiqi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649657v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Z&#225;ho&#345;&#237;k" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429426957-51" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iris-france.org/164522-alimentation-les-nouvelles-frontieres-demeter-2022/ https://www.clubdemeter.com/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474414v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474405v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338768v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288883v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284792v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474608v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474578v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475714v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284771v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.7320" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901180v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473674v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473712v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285584v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940357v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024625v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024628v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024632v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024609v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024613v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052457v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024665v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024662v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024659v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025019v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938714v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;nnec Hurbon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156256v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505308v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577951v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590080v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577679v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577775v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512910v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491950v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618425v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491964v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473720v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberson Edouard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dandoy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youdeline Ch&#233;rizard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jean-Louis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285649v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Labza&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476731v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hiribarren" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474398v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475693v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merckaert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duquesne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plaisir Jacqueline" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024620v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066606v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477087v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477160v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477105v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477122v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477117v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-corbet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2239-6216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097513784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887184v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corbet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889271v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine C&#233;lestin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fallou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nixon Calixte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symithe Steeve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132zc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04433713v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04389206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451659v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939414v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laennec Hurbon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.24534" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942641v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammcise Apply" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucainson Raymond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evens Emmanuel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.13944" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.12570" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desportes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157005v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.8275" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10416" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051757v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066578v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901188v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.377.0024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2479" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.374.0092a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535501v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.366.0098" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535503v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.364.0116" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.167.0053" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476739v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535498v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrosetti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bayle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Labzae" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535508v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535506v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338808v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrs/fev022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283921v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037835ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477067v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066615v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Belkacem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404878v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.18857" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284815v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Pandolfi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.113.0465" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066610v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166765v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442498v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015150v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628975v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627853v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298796v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clavandier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627855v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627854v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628977v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Symithe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966784v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14893442" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04360079v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003927v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Siddiqi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003412410" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781003412410/depoliticising-humanitarian-action-isabelle-desportes-alice-corbet-ayesha-siddiqi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649657v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Z&#225;ho&#345;&#237;k" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429426957-51" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iris-france.org/164522-alimentation-les-nouvelles-frontieres-demeter-2022/ https://www.clubdemeter.com/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474414v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474405v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288883v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284792v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474608v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474578v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475714v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284771v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.7320" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901180v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473712v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473674v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285584v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024625v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940357v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024628v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024632v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024609v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024613v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024662v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052457v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024659v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025019v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938714v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;nnec Hurbon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156256v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940310v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577951v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590080v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577679v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505308v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577775v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512910v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491950v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618425v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491964v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473720v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberson Edouard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dandoy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youdeline Ch&#233;rizard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jean-Louis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285649v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Labza&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476731v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hiribarren" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474398v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475693v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merckaert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duquesne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plaisir Jacqueline" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024620v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066606v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477087v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477160v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477105v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477122v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477117v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>