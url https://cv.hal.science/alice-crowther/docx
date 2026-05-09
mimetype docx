--- v0 (2026-03-17)
+++ v1 (2026-05-09)
@@ -936,183 +936,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03835770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Manuscript Russian-Chinese-Manchu Dictionary (from before 1737) in T.S. Bayer’s Papers in Glasgow University Library. Part I: Authorship of the Dictionary</w:t>
+                <w:t xml:space="preserve">A Manuscript Russian-Chinese-Manchu Dictionary (from before 1737) in T.S. Bayer’s Papers in Glasgow University Library. Part II: Notes on the Manchu and Chinese Lexica and the Transcription of Manchu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Crowther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Written Monuments of the Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 8.1 (15), p. 57-74. </w:t>
+              <w:t xml:space="preserve">, 2022, 8.2 (16), p. 3-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.55512/wmo108635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.55512/wmo114834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03773078v1</w:t>
+                <w:t xml:space="preserve">halshs-03929605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Manuscript Russian-Chinese-Manchu Dictionary (from before 1737) in T.S. Bayer’s Papers in Glasgow University Library. Part II: Notes on the Manchu and Chinese Lexica and the Transcription of Manchu</w:t>
+                <w:t xml:space="preserve">A Manuscript Russian-Chinese-Manchu Dictionary (from before 1737) in T.S. Bayer’s Papers in Glasgow University Library. Part I: Authorship of the Dictionary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Crowther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Written Monuments of the Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 8.2 (16), p. 3-35. </w:t>
+              <w:t xml:space="preserve">, 2022, 8.1 (15), p. 57-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.55512/wmo114834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.55512/wmo108635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03929605v1</w:t>
+                <w:t xml:space="preserve">halshs-03773078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Norman Smith (dir.), Empire and Environment in the Making of Manchuria, Copenhague, Nordic Institute of Asian Studies Press (Studies in Asian Topics, 64), 2018, xiv + 299 pages – ISBN 978-87-7694-233-5. BEFEO</w:t>
               </w:r>
@@ -2526,89 +2526,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(transl. from French) Rui Manuel Loureiro. « A Contextualising Look at the “Declaração em Portugues” of the Vocabulario da lingoa do Iapam (Nagasaki, 1603-1604) » in Michela Bussotti et François Lachaud (dir.) Mastering Languages, Taming the World. The Production and Circulation of European Dictionaries and Lexicons of Asian Languages (16th-19th Centuries), Paris: EFEO, 2023, p. 77-94.</w:t>
+                <w:t xml:space="preserve">(transl. from French) Dejanirah Couto. « Glossaries, Vocabularios and dictionaries in the Estado da Índia (16th – 17th centuries) » in Michela Bussotti et François Lachaud (dir.) Mastering Languages, Taming the World. The Production and Circulation of European Dictionaries and Lexicons of Asian Languages (16th-19th Centuries), Paris: EFEO, 2023, p. 23-60.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Crowther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442425v1</w:t>
+                <w:t xml:space="preserve">hal-05442411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(transl. from the Chinese). Guan Xiaojing 關笑晶. &amp;quot;Converting to Daoism in the Seventeenth Century. Investigating the Lived Religious Experience of Qing Bannermen from the Bilingual Temple Inscription Stele of the Palace of Great Peace (Taipinggong bei 太平宮碑) (1662).&amp;quot; Saksaha: A Journal of Manchu Studies, 19, 2023, p. 41-60</w:t>
               </w:r>
@@ -2650,89 +2650,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(transl. from French) Dejanirah Couto. « Glossaries, Vocabularios and dictionaries in the Estado da Índia (16th – 17th centuries) » in Michela Bussotti et François Lachaud (dir.) Mastering Languages, Taming the World. The Production and Circulation of European Dictionaries and Lexicons of Asian Languages (16th-19th Centuries), Paris: EFEO, 2023, p. 23-60.</w:t>
+                <w:t xml:space="preserve">(transl. from French) Rui Manuel Loureiro. « A Contextualising Look at the “Declaração em Portugues” of the Vocabulario da lingoa do Iapam (Nagasaki, 1603-1604) » in Michela Bussotti et François Lachaud (dir.) Mastering Languages, Taming the World. The Production and Circulation of European Dictionaries and Lexicons of Asian Languages (16th-19th Centuries), Paris: EFEO, 2023, p. 77-94.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Crowther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442411v1</w:t>
+                <w:t xml:space="preserve">hal-05442425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(transl. from French) François Lachaud. « Found in Translation: Lives and Afterlives of the Vocabulario da Lingoa de Iapam (1603-1604) » in Michela Bussotti et François Lachaud (dir.) Mastering Languages, Taming the World. The Production and Circulation of European Dictionaries and Lexicons of Asian Languages (16th-19th Centuries), Paris: EFEO, 2023, p. 95-132.</w:t>
               </w:r>
@@ -3568,51 +3568,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F49845C5"/>
+    <w:nsid w:val="B5921CA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3716,51 +3716,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D276582"/>
+    <w:nsid w:val="7C0D9922"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3864,51 +3864,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="03A3F1E7"/>
+    <w:nsid w:val="12BA3EBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4012,51 +4012,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B17D118E"/>
+    <w:nsid w:val="8BA96575"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4160,51 +4160,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4EE4D2B9"/>
+    <w:nsid w:val="AAA37C27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4308,51 +4308,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E1C1AE3E"/>
+    <w:nsid w:val="2B4850A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4554,51 +4554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-crowther" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0616-1841" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671481v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Crowther" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278546v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.6574" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835770v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.310.1.3290955" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773078v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55512/wmo108635" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929605v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55512/wmo114834" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773055v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773057v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.308.2.3288915" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773051v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Davy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bergk-Pinto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cossu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Endress" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647350v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647351v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Long" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647343v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan &#38364;&#31505;&#26230; Xiaojing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647342v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773067v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773063v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m3jp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442427v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647379v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442457v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442402v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647584v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-crowther" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0616-1841" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671481v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Crowther" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278546v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.6574" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835770v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.310.1.3290955" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929605v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55512/wmo114834" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55512/wmo108635" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773055v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773057v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.308.2.3288915" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773051v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Davy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bergk-Pinto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cossu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Endress" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647350v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647351v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Long" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647343v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan &#38364;&#31505;&#26230; Xiaojing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647342v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773067v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773063v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m3jp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442411v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442427v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442396v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647379v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442457v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442402v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647584v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>