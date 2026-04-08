--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -165,7939 +165,8073 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare impacts during and after reproductive procedures for in vivo embryo production and transfer in Holstein dairy heifers</w:t>
+                <w:t xml:space="preserve">Opinion Paper: Working on alternative methods in experimental animal sciences. Experience from the case of fistulated ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+                <w:t xml:space="preserve">L Chavinskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Lancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 19 (6), pp.101538. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090588v1</w:t>
+                <w:t xml:space="preserve">hal-05558317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure gestion de la douleur des mammifères et poissons destinés à la consommation humaine – Partie 2 : Prise en charge</w:t>
+                <w:t xml:space="preserve">Welfare impacts during and after reproductive procedures for in vivo embryo production and transfer in Holstein dairy heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Pilot-Storck</w:t>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
+                <w:t xml:space="preserve">P. de Roover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Colson</w:t>
+                <w:t xml:space="preserve">C. Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+                <w:t xml:space="preserve">S. Lancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9399⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (6), pp.101538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459790v1</w:t>
+                <w:t xml:space="preserve">hal-05090588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure gestion de la douleur des mammifères et poissons destinés à la consommation humaine – Partie 1 : Concepts, mécanismes, causes, détection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Vers une meilleure gestion de la douleur des mammifères et poissons destinés à la consommation humaine – Partie 2 : Prise en charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pilot-Storck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David André Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 38 (4), pp.9398. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9398⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 38 (4), pp.9399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459786v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of qualitative behaviour assessment for dairy cows at pasture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Medical training in dairy heifers – A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Guinotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 283, pp.106489. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106489⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 286, pp.106624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920457v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical training in dairy heifers – A pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vers une meilleure gestion de la douleur des mammifères et poissons destinés à la consommation humaine – Partie 1 : Concepts, mécanismes, causes, détection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valentin Brunet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David André Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106624⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (4), pp.9398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024959v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cow factors to address when performing avoidance distance tests at the feeding rack</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Validation of qualitative behaviour assessment for dairy cows at pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (4), pp.101461. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 283, pp.106489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153379v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method: An accurate method for detecting drinking bouts in dairy cows based on reticulorumen temperature</w:t>
+                <w:t xml:space="preserve">Cow factors to address when performing avoidance distance tests at the feeding rack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Aubé</w:t>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Pelletier</w:t>
+                <w:t xml:space="preserve">Justine Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Meunier</w:t>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Boyer Des Roches</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Lardy</w:t>
+                <w:t xml:space="preserve">Nancy Rebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.1001072772-6940/⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (4), pp.101461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264391v1</w:t>
+                <w:t xml:space="preserve">hal-05153379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Method: An accurate method for detecting drinking bouts in dairy cows based on reticulorumen temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+                <w:t xml:space="preserve">K. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Villena</w:t>
+                <w:t xml:space="preserve">B. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+                <w:t xml:space="preserve">A. de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fischer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Giraud</w:t>
+                <w:t xml:space="preserve">R. Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.100107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.1001072772-6940/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124696v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to school : entraîner les bovins pour les gestes quotidiens et les soins, c'est possible !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Garcia</w:t>
+                <w:t xml:space="preserve">Isabelle Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Roche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870275v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mes yeux ou un collier : que puis-je mobiliser pour détecter les comportements de douleur chez une vache souffrant de mammite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 115, pp.27-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produits animaux de bonne qualité et nouvelles technologies en élevage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Todor Stoyanchev</w:t>
+                <w:t xml:space="preserve">Back to school : entraîner les bovins pour les gestes quotidiens et les soins, c'est possible !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nicolazo De Barmon</w:t>
+                <w:t xml:space="preserve">Pauline Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Penchev</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, VPC-2023-39-24</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 115, pp.65-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661152v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining accelerometers and direct visual observations to detect sickness and pain in cows of different ages submitted to systemic inflammation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A six-step process to explore facial expressions performances to detect pain in dairy cows with lipopolysaccharide-induced clinical mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ginger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Gelin</w:t>
+                <w:t xml:space="preserve">M. Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.1977. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 264, pp.105951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-27884-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975769v1</w:t>
+                <w:t xml:space="preserve">hal-04213914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A six-step process to explore facial expressions performances to detect pain in dairy cows with lipopolysaccharide-induced clinical mastitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring the human–animal relationship in cows by avoidance distance at pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ginger</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Mollaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 264, pp.105951. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105951⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 265, pp.105999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213914v1</w:t>
+                <w:t xml:space="preserve">hal-04196958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the human–animal relationship in cows by avoidance distance at pasture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Aubé</w:t>
+                <w:t xml:space="preserve">Combining accelerometers and direct visual observations to detect sickness and pain in cows of different ages submitted to systemic inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mollaret</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 265, pp.105999. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.1977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-27884-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196958v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the Welfare Quality scoring model for dairy cows to fit experts’ opinion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Produits animaux de bonne qualité et nouvelles technologies en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Botreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">Svetlana Georgieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.J.C.M. van Eerdenburg</w:t>
+                <w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. de Graaf</w:t>
+                <w:t xml:space="preserve">Todor Stoyanchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nicolazo De Barmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Penchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, VPC-2023-39-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312174v1</w:t>
+                <w:t xml:space="preserve">hal-04661152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using behavioral observations in freestalls and at milking to improve pain detection in dairy cows after lipopolysaccharide-induced clinical mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ginger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 106 (8), pp.5606-5625. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2022-22533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117783v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T’en fais une tête ! Expressions faciales des ruminants lors d’émotions négatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé David</w:t>
+                <w:t xml:space="preserve">Improvement of the Welfare Quality scoring model for dairy cows to fit experts’ opinion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Ginger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">R. Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J.C.M. van Eerdenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (11), pp.101018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.101018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805328v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding anomalies in animal behaviour: data on cow activity in relation to health and welfare</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T’en fais une tête ! Expressions faciales des ruminants lors d’émotions négatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ginger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 424, pp.154-161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03663748v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Assessment of dairy cow welfare at pasture: measures available, gaps to address, and pathways to development of ad-hoc protocols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Understanding anomalies in animal behaviour: data on cow activity in relation to health and welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100597⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03786322v1</w:t>
+                <w:t xml:space="preserve">hal-03663748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of changes in the circadian rhythm of cattle in relation to disease, stress, and reproductive events</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Review: Assessment of dairy cow welfare at pasture: measures available, gaps to address, and pathways to development of ad-hoc protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mollaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.09.003⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (8), pp.100597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02952119v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des interventions obstétricales et de la gestion de la douleur chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 421, pp.148-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare and management of decreased visual capacities and pain in a pony suffering from equine recurrent uveitis: A clinical case</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas, A</w:t>
+                <w:t xml:space="preserve">Detection of changes in the circadian rhythm of cattle in relation to disease, stress, and reproductive events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Roche</w:t>
+                <w:t xml:space="preserve">Karen Helle Sloth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equine Veterinary Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (11), pp.e438-e444. </w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Methods to face the challenges of ruminant phenotyping (eds. M. Bonnet), 186, pp.14-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eve.13365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104146v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’état de santé des vaches en post-partum sur l’activité et le comportement maternel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Welfare and management of decreased visual capacities and pain in a pony suffering from equine recurrent uveitis: A clinical case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Perier</w:t>
+                <w:t xml:space="preserve">X. Peyrecave‐capo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margit Bak Jensen</w:t>
+                <w:t xml:space="preserve">G. Rocafort‐ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn Proudfoot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas, A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Equine Veterinary Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (11), pp.e438-e444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eve.13365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805351v1</w:t>
+                <w:t xml:space="preserve">hal-03104146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement of international recommendations for cubicles, based on the identification of associations between cubicle characteristics and dairy cow welfare measures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact de l’état de santé des vaches en post-partum sur l’activité et le comportement maternel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Perier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margit Bak Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Proudfoot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 422, pp.146-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186390v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiparametric approach to assessing residual pain experienced by dairy cows undergoing digestive tract surgery under multimodal analgesia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Faure</w:t>
+                <w:t xml:space="preserve">Refinement of international recommendations for cubicles, based on the identification of associations between cubicle characteristics and dairy cow welfare measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+                <w:t xml:space="preserve">Jacques Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (9), pp.100338. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (2), pp.2164-2184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2019-17972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323025v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Expert Elicitation to Abridge the Welfare Quality® Protocol for Monitoring the Most Adverse Dairy Cattle Welfare Impairments</w:t>
+                <w:t xml:space="preserve">A multiparametric approach to assessing residual pain experienced by dairy cows undergoing digestive tract surgery under multimodal analgesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Tuyttens</w:t>
+                <w:t xml:space="preserve">Denis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie de Graaf</w:t>
+                <w:t xml:space="preserve">M. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sine Norlander Andreasen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2021.634470⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (9), pp.100338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03300652v1</w:t>
+                <w:t xml:space="preserve">hal-03323025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tu en fais une tête ! Expressions faciales des ruminants lors d'émotions négatives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Using Expert Elicitation to Abridge the Welfare Quality® Protocol for Monitoring the Most Adverse Dairy Cattle Welfare Impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Tuyttens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sine Norlander Andreasen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank van Eerdenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.634470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2021.634470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978623v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et perspectives de l'école technique INRAE « Éthologie et bien-être en expérimentation animale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chalmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Clémot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104, pp.27-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Do International Commission of Agricultural and Biosystems Engineering (CIGR) dimension recommendations for loose housing of cows improve animal welfare?” (J. Dairy Sci. 102:10235–10246)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tu en fais une tête ! Expressions faciales des ruminants lors d'émotions négatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ginger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (424), pp.78-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521078v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anesthésier pour écorner dans de bonnes conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">New recommendations for self-locking barriers to reduce skin injuries in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réussir Bovins Viande</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (8), pp.1745-1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173112000052X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805589v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New recommendations for self-locking barriers to reduce skin injuries in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to “Do International Commission of Agricultural and Biosystems Engineering (CIGR) dimension recommendations for loose housing of cows improve animal welfare?” (J. Dairy Sci. 102:10235–10246)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S175173112000052X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (2), pp.2040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2020-103-2-2040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528942v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numéro spécial bien-être animal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anesthésier pour écorner dans de bonnes conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Éleveur Laitier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 296, pp.28-47</w:t>
+              <w:t xml:space="preserve">Réussir Bovins Viande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287, pp.38-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968275v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do international commission of agricultural and biosystems engineering (CIGR) dimension recommendations for loose housing of cows improve animal welfare?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numéro spécial bien-être animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de l'Éleveur Laitier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 296, pp.28-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629169v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt d’une analgésie multimodale pour réduire la douleur lors de la castration chez l’ovin : mise en évidence par une approche originale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (43), pp.37-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/npvelsa/43037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infectious disease does not impact the lying and grooming behaviour of post-parturient dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Perier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margit Bak Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Proudfoot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (9), pp.634. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ani9090634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élevage de précision et bien-être en élevage : la révolution numérique de l’agriculture permettra-t-elle de prendre en compte les besoins des animaux et des éleveurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (2), pp.281-290. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence par une approche originale de l’intérêt d’une analgésie multimodale pour réduire la douleur lors de la castration chez l’ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43, pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du bien-être animal en élevage : les preuves scientifiques, les protocoles et les applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 50 (399), pp.44-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of a multimodal analgesia compared to local anesthesia alone to alleviate pain following castration in sheep: a multiparametric approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">Do international commission of agricultural and biosystems engineering (CIGR) dimension recommendations for loose housing of cows improve animal welfare?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (11), pp.10235-10249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-16154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s1751731119000314⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04753050v1</w:t>
+                <w:t xml:space="preserve">hal-02629169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt d’une approche multiparamétrique pour évaluer la douleur ressentie par des moutons lors d’une intervention chirurgicale digestive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Benefits of a multimodal analgesia compared to local anesthesia alone to alleviate pain following castration in sheep: a multiparametric approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (9), pp.2034 - 2043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1751731119000314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805429v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between welfare and reproductive performance in French dairy herds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Intérêt d’une approche multiparamétrique pour évaluer la douleur ressentie par des moutons lors d’une intervention chirurgicale digestive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95, pp.82-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154586v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy cows under experimentally-induced Escherichia coli mastitis show negative emotional states assessed through Qualitative Behaviour Assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Relationships between welfare and reproductive performance in French dairy herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Lussert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Faure</w:t>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Herry</w:t>
+                <w:t xml:space="preserve">Anne Lehebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Rainard</w:t>
+                <w:t xml:space="preserve">A. Chuiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 206, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 248, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2018.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627008v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vétérinaire d'élevage. Un acteur compétent en bien-être animal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Conséquences des pratiques de reproduction sur le bien-être en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1769, pp.28</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49, pp.84-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919696v1</w:t>
+                <w:t xml:space="preserve">hal-01833632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des pratiques de reproduction sur le bien-être en élevage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Amélioration des performances de reproduction et bien être en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 49, pp.84-90</w:t>
+              <w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (Numéro spécial 2018), pp.92-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833632v1</w:t>
+                <w:t xml:space="preserve">hal-04681510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des performances de reproduction et bien être en élevage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dairy cows under experimentally-induced Escherichia coli mastitis show negative emotional states assessed through Qualitative Behaviour Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 206, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2018.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681510v1</w:t>
+                <w:t xml:space="preserve">hal-02627008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of the integrated welfare quality® scores to changing values of individual dairy cattle welfare measures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le vétérinaire d'élevage. Un acteur compétent en bien-être animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Semaine vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1769, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7120/09627286.27.2.157⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01795994v1</w:t>
+                <w:t xml:space="preserve">hal-04919696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trained-user opinion about welfare quality measures and integrated scoring of dairy cattle welfare</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of the integrated welfare quality® scores to changing values of individual dairy cattle welfare measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Radeski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Mounier</w:t>
+                <w:t xml:space="preserve">Stephanie Buijs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N. Andreasen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2016-12255⟩</w:t>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27, pp.157-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7120/09627286.27.2.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606113v1</w:t>
+                <w:t xml:space="preserve">hal-01795994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiparametric approach to discriminate the impacts of different degrees of invasiveness of surgical procedures in sheep</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">Trained-user opinion about welfare quality measures and integrated scoring of dairy cattle welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Radeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731117000805⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (8), pp.6376-6388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2016-12255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605922v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and patho-physiological response as possible signs of pain in dairy cows during Escherichia con mastitis: A pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A multiparametric approach to discriminate the impacts of different degrees of invasiveness of surgical procedures in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2017-12796⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (12), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117000805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620241v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prospective exploration of farm, farmer, and animal characteristics in human-animal relationships: An epidemiological survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Behavioral and patho-physiological response as possible signs of pain in dairy cows during Escherichia con mastitis: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 99, pp.1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2015-10633⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 100 (10), pp.8385-8397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2017-12796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345817v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleurs animales. 2. Evaluation et traitement de la douleur chez les ruminants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A prospective exploration of farm, farmer, and animal characteristics in human-animal relationships: An epidemiological survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-10633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02635722v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-iron disbudding: stress responses and behavior of 1- and 4-week-old calves receiving anti-inflammatory analgesia without or with sedation using xylazine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Douleurs animales. 2. Evaluation et traitement de la douleur chez les ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (3), pp.217-280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2015.05.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02638751v1</w:t>
+                <w:t xml:space="preserve">hal-02635722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfices de la sédation dans l’écornage thermique des veaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Hot-iron disbudding: stress responses and behavior of 1- and 4-week-old calves receiving anti-inflammatory analgesia without or with sedation using xylazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Caray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Frouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 179, pp.22-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2015.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01595136v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du bien-être des vaches laitières avec l’outil européen Welfare Quality®</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bénéfices de la sédation dans l’écornage thermique des veaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Delphine Caray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussen Frouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 348, pp.66-71</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.61-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02632552v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douleur des animaux de rente : mécanismes et signes cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 343, pp.54-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critères comportementaux d’évaluation de la douleur chez les ruminants d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Junot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 343, pp.60-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être des vaches laitières françaises passé au crible : approche épidémiologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Évaluation du bien-être des vaches laitières avec l’outil européen Welfare Quality®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 45 (347), pp.50-56</w:t>
+              <w:t xml:space="preserve">, 2014, 348, pp.66-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629822v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The major welfare problems of dairy cows in French commercial farms: an epidemiological approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le bien-être des vaches laitières françaises passé au crible : approche épidémiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Coignard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphael Guatteo</w:t>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (347), pp.50-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071562v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description and factors of variation of the overall health score in French dairy cattle herds using the Welfare Quality® assessment protocol</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The major welfare problems of dairy cows in French commercial farms: an epidemiological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Mounier</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (4), pp.467-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7120/09627286.23.4.467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2013.07.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02643457v1</w:t>
+                <w:t xml:space="preserve">hal-02071562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential outcomes of unilateral interferences at birth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Description and factors of variation of the overall health score in French dairy cattle herds using the Welfare Quality® assessment protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Ezzaouia</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2010.0979⟩</w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (3-4), pp.296-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2013.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019961v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du bien-être selon la méthode Welfare Quality®</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Differential outcomes of unilateral interferences at birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ezzaouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (2), pp.177--180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2010.0979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653263v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult-Young Ratio, a Major Factor Regulating Social Behaviour of Young: A Horse Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation du bien-être selon la méthode Welfare Quality®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Hausberger</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 307, pp.53-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237436v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pertes de colonies en france</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adult-Young Ratio, a Major Factor Regulating Social Behaviour of Young: A Horse Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Ribière</w:t>
+                <w:t xml:space="preserve">Marie Bourjade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blanchard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Hausberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Technique Apicole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (3), pp.e4888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0004888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430008v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les pertes de colonies en france</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Schurr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Technique Apicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (2), pp.71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laterality and emotions: Visual laterality in the domestic horse (Equus caballus) differs with objects' emotional value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ezzaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 94 (3), pp.487--490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physbeh.2008.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8107,4567 +8241,4567 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of additional prednisolone in the intramammary treatment of clinical mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jantijn Swinkels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Buiatric Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNGTV, ECBHM, May 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the glycome-microbiome axis on susceptibility to bovine viral infections and on animal welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maverick Monie-Ibanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nao Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pain detection of cows with mastitis in the barn and at milking: a piece of cake?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ginger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Buiatrics Congress - Madrid 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Association for Buiatrics, Sep 2022, Madrid, Spain. pp.139-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal welfare: from research to practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a protocol to assess the welfare of dairy cows at pasture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Welfare Quality Network Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un protocole d’évaluation du bien-être des vaches laitières au pâturage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Validation of measures to assess cow welfare at pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France. pp.74</w:t>
+              <w:t xml:space="preserve">4th European Veterinary Congress of Behavioural Medicine and Animal Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Palma, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706348v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of measures to assess cow welfare at pasture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Développement d’un protocole d’évaluation du bien-être des vaches laitières au pâturage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Veterinary Congress of Behavioural Medicine and Animal Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Palma, Spain</w:t>
+              <w:t xml:space="preserve">51. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France. pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500991v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of early behavioural signs of disease as a way to manage animal health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on precision livestock farming and social interactions in dairy cattle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Swedish research programme on precision livestock farming and social interactions, Sep 2020, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation du bien-être animal en élevage: les preuves scientifiques, les protocoles existants, et les différentes utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space design : Comment l'ergonomie des équipements peut améliorer le bien-être des bovins en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SEFCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recommandations CIGR pour les dimensions de logement des vaches laitières permettent elles d'améliorer leur bien être?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du RMT bien-être animal : "bien-être animal, des valeurs à partager"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt d’une approche multiparamétrique pour évaluer différents types de douleur chez le ruminant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Eplmmun: Effets du vieillissement sur la réponse inflammatoire chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Herry</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735867v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eplmmun: Effets du vieillissement sur la réponse inflammatoire chez la vache laitière</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Gelin</w:t>
+                <w:t xml:space="preserve">Maîtrise de la douleur en relation avec le comportement observé (stress) liés à une hyperthermie infectieuse parasitaire ou bactérienne chez la souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Beauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">44. Colloque de l'Association Française des Sciences et Techniques de l’Animal de Laboratoire (AFSTAL 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française des Sciences et Techniques de l'Animal de Laboratoire (AFSTAL). FRA., Jun 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738321v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émotions en activités : l'évaluation des émotions chez les animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence du Collège des hautes études Lyon Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise de la douleur en relation avec le comportement observé (stress) liés à une hyperthermie infectieuse parasitaire ou bactérienne chez la souris</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Beauge</w:t>
+                <w:t xml:space="preserve">Intérêt d’une approche multiparamétrique pour évaluer différents types de douleur chez le ruminant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Colloque de l'Association Française des Sciences et Techniques de l’Animal de Laboratoire (AFSTAL 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française des Sciences et Techniques de l'Animal de Laboratoire (AFSTAL). FRA., Jun 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735802v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’impact du paracétamol sur la réponse immunitaire induite et comportementale lors d’une toxoplasmose aiguë et chronique chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Beauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Tours, France. 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vétérinaire praticien et le bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral and patho-physiological response as possible signs of pain in dairy cows during Escherichia con mastitis: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Annual Meeting of the European College of Animal Welfare and Behavioural Medicine (ECAWBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of the integrated welfare quality® scores to changing values of individual dairy cattle welfare measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Buijs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.N. Andreasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAE benelux / Congrès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethologie des bovins : de la description de leurs activités à la compréhension de leurs émotions et bien-être</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ethology applied to cattle : from description of activities to the understanding of their emotions and welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence organisée par les GTV Junior de l'ENVT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop SIB-SISVET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Brescia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785300v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé et le bien-être animal dans les élevages : de quoi parle-t-on ? Enjeux et état des connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Réponse comportementale et patho-physiologique des vaches laitières lors d’une mammite expérimentale à Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque Transfrontalier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, obernai, France</w:t>
+              <w:t xml:space="preserve">RMT bien-être animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831448v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il une relation entre bien-être et performances de reproduction chez la vache laitière ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ethologie des bovins : de la description de leurs activités à la compréhension de leurs émotions et bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale Vétérinaire d'Alfort (ENVA). FRA., Jun 2017, Maisons Alfort, France</w:t>
+              <w:t xml:space="preserve">Conférence organisée par les GTV Junior de l'ENVT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735533v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse comportementale et patho-physiologique des vaches laitières lors d’une mammite expérimentale à Escherichia coli</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La santé et le bien-être animal dans les élevages : de quoi parle-t-on ? Enjeux et état des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMT bien-être animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">3. Colloque Transfrontalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790382v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethology applied to cattle : from description of activities to the understanding of their emotions and welfare</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Existe-t-il une relation entre bien-être et performances de reproduction chez la vache laitière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chuiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop SIB-SISVET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Brescia, Italy</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Vétérinaire d'Alfort (ENVA). FRA., Jun 2017, Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785287v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet éthique et bien-être animal: contrôle de la douleur liée à l'hyperthermie au cours du processus infectieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Prouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalité de contention des animaux : impacts sur le bien-être animal, la sécurité et le confort du personnel, et sur le résultat des études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Autier-Dérian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Journées d'études scientifiques et techniques AFSTAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiparametric approach to discriminate the impacts of different degrees of invasiveness of surgical procedures in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International European Congress of Behavioural Medicine and Animal Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Samorin, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'amélioration des pratiques et l'accompagnement des éleveurs : le cas de l'écornage des veaux et de la caudectomie des porcelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Le Guenic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Courboulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire final du projet AccEC : Accompagner les éleveurs pour une meilleure prise en charge des douleurs animales : le cas de l’écornage des bovins et de la caudectomie des porcelets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et réduction de la douleur lors d'interventions chirurgicales. Développement de méthodes alternatives à la chirurgie pour l’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être des vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouveaux Défis de l'Elevage Laitier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Les Epesses, France. 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être animal en élevage laitier. Les aspects dégradés du bien-être en fermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Reims, France. 1010 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation factors of overall health score using Welfare Quality® protocol in French dairy herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking cows body dimension when designing housing system : A way to improve dairy cows well being.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecornage thermique des veaux : bénéfices de la sédation et influence de l’âge sur le stress de l’animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Caray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Frouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy cow welfare in commercial French farms: major issues and the influence of farm type</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bien-être animal en élevage laitier : problèmes majeurs rencontrés et relation avec certaines caractéristiques des fermes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Association for Animal Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants (RRR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA., Dec 2012, Paris, France. 441 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745227v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être animal en élevage laitier : problèmes majeurs rencontrés et relation avec certaines caractéristiques des fermes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Variation factors of overall health score using Welfare Quality® assessment protocol in French dairy cattle farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants (RRR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA., Dec 2012, Paris, France. 441 p</w:t>
+              <w:t xml:space="preserve">13. Symposium of the International Society for Veterinary Epidemiology and Economics (ISVEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2012, Maastricht, Netherlands. 580 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745955v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation factors of overall health score using Welfare Quality® assessment protocol in French dairy cattle farms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Bien - être animal en élevage laitier : Problèmes majeurs rencontrés et relation avec certaines caractéristiques des fermes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Symposium of the International Society for Veterinary Epidemiology and Economics (ISVEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2012, Maastricht, Netherlands. 580 p</w:t>
+              <w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744901v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien - être animal en élevage laitier : Problèmes majeurs rencontrés et relation avec certaines caractéristiques des fermes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dairy cow welfare in commercial French farms: major issues and the influence of farm type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. 1 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746554v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving animal welfare: rational and examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. PsiAnimal Conference, Behavioural Medicine and Animal Welfare, 22nd-23rd and 29th-30th September 2012, Lisbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12677,1901 +12811,1901 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of qualitative behavior assessment for dairy cows at pasture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on the Welfare Assessment of Animals at Farm Level (WAFL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un protocole d’évaluation du bien-être des vaches laitières au pâturage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France. pp.579, 2022, 26ème Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of behavioural welfare measures for grazing dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th International congress of the International Society for Applied Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Ohrid (Macédoine), Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection automatique et continue de l’utilisation de la brosse par des vaches laitières à partir de données de géolocalisation et d'accéléromètres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de la Mesure et de la Métrologie J2M-INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Ardes sur Couze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du vieillissement chez le bovin sur le méthylome des monocytes à génome constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Pontlevoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage de précision : un atout pour le bien-être animal en élevage?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nantes, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation humain-animal en élevage : évaluation, facteurs de risques et conséquences pour le bien-être animal</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développement et validation d'outils de raffinements (3Rs) pour les modèles murins (lignée C57bl/6) en infectiologie expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Beauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorine Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Colloque de la Société Française pour l'Étude du Comportement Animal (Sfeca)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, rennes, France. , 2018</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tours, France. , 47 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865113v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d'outils de raffinements (3Rs) pour les modèles murins (lignée C57bl/6) en infectiologie expérimentale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relation humain-animal en élevage : évaluation, facteurs de risques et conséquences pour le bien-être animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Tours, France. , 47 p., 2018</w:t>
+              <w:t xml:space="preserve">48. Colloque de la Société Française pour l'Étude du Comportement Animal (Sfeca)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737320v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentarité des observations comportementales en direct et via des capteurs pour détecter précocement l’inflammation et la douleur chez la vache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France. , 2018, 24èmes Rencontres Recherches Ruminants, Session: Bien-être animal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des pratiques et des représentations suite à la formation : « J’écorne efficacement, facilement et sans douleur »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Le Guénic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Reims, France. 11 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of animal welfare in agricultural settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESLAV-ECLAM Annual Scientific Meeting on Animal Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Lyon, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il une relation entre bien-être et performances de reproduction chez la vache laitière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chuiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2016, 23èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of farm, caretakers and animal characteristics in the human-dairy cattle relationship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A toll for transporters for self-monitoring the quality of animal transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mirabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on the Assessment of Animal Welfare at Farm and Group Level (WAFL 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France. Academic Publishers, 2014, Proceedings of the 6th International Conference of the Assessment of Animal Welfare at Farm and Group Level: WAFL</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France. Academic Publishers, 2014, Proceedings of the 6th International Conference on the Assessment of Animal Welfare at Farm and Group Level: WAFL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739096v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparametric approach to assess pain in sheep following an experimental surgery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of farm, caretakers and animal characteristics in the human-dairy cattle relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on the Assessment of Animal Welfare at Farm and Group Level (WAFL 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France. Academic Publishers, 2014, Proceedings of the 6th International Conference on the Assessment of Animal Welfare at Farm and Group Level: WAFL</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France. Academic Publishers, 2014, Proceedings of the 6th International Conference of the Assessment of Animal Welfare at Farm and Group Level: WAFL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743567v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A toll for transporters for self-monitoring the quality of animal transport</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiparametric approach to assess pain in sheep following an experimental surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on the Assessment of Animal Welfare at Farm and Group Level (WAFL 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France. Academic Publishers, 2014, Proceedings of the 6th International Conference on the Assessment of Animal Welfare at Farm and Group Level: WAFL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738966v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual laterality in the domestic horse (Equus caballus) differs with objects’ emotional value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Richard-Yris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ezzaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior 2009 - 31st International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14581,537 +14715,537 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding, Assessing and Improving Farm Animal Welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CABI; Quae, 2024, 978-1-80062-802-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/9781800628045.0000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être des animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae. Éditions Quae, 71 p., 2022, 978-2-7592-3460-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3461-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être des animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae. Éditions Quae, 71 p., 2021, 978-2-7592-3326-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3327-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être des animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Quæ. 72 p., 2021, 978-2-7592-3248-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3249-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15121,378 +15255,378 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 1. Travailler avec les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle de Monte; Philippe Chambrier; Juliette Cognié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d'expérimentation animale - La pratique (Tome 2) : Travailler avec les ruminants, les primates non humains, les porcs, les espèces aquacoles vertébrées, les céphalopodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 2, Presses universitaires François-Rabelais, pp.83-206, 2024, 978-2-86906-919-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Delanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sghaier Chriki; Marie-Pierre Ellies-Oury; Jean-François Hocquette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élevage pour l'agroécologie et une alimentation durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions France Agricole, 2020, 978-2-85557-729-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être animal : attentes, indicateurs, et pistes d’amélioration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Delanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élevage pour l'agroécologie et une alimentation durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France Agricole, 2020, 978-2855577296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15502,1184 +15636,1184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouvelles recommandations pour les logettes pour un plus grand confort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.30-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entraîner les bovins facilite les gestes quotidiens et les soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEATECH – Bien-être animal et biotechnologies de la reproduction, des premières pistes de réflexion pour améliorer les pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer le bien-être pour la reproduction des bovins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Caractérisation et gestion de la douleur chez les ruminants : nouveautés, limites et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.34-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805620v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et gestion de la douleur chez les ruminants : nouveautés, limites et perspectives</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Welfare of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Saxmose Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bicout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Calistri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Canali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2903/j.efsa.2023.7993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805548v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare of dairy cows</w:t>
-[...85 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intégrer le bien-être pour la reproduction des bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salvetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805182v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les crises sanitaires entrainent les prises de conscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des interventions obstétricales et de la gestion de la douleur sur les performances de production et de reproduction des vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleur des animaux de rente : concepts et évaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bien-être animal : une cause perdue sans les éleveurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossier bien-être animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.28-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965791v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être animal : une cause perdue sans les éleveurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Douleur des animaux de rente : concepts et évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.28-44</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806426v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques dimensions à revoir pour le logement des vaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être en élevage : « Le vétérinaire est incontournable »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des pratiques de reproduction sur le bien-être en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.92-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16689,130 +16823,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of Qualitative Behaviour Assessment for Dairy Cows at Pasture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16822,395 +16956,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demande d’avis relatif à l’évaluation des risques pour la santé publique et la santé animale liés à la transmission inter-espèces (être humain-animal et animal-être humain) des virus influenza en élevage porcin et les mesures de surveillance et de prévention à mettre en œuvre</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demande d’«évaluation des modalités de surveillance et de lutte contre l’infection par le complexe Mycobacterium tuberculosis des cheptels caprins en Corse » - Mesures d’assainissement préconisées en cas d’infection d’un cheptel caprin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Laura Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0146, Anses. 2024, 79 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rose</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">anses-04859478v1</w:t>
+                <w:t xml:space="preserve">anses-04851947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demande d’«évaluation des modalités de surveillance et de lutte contre l’infection par le complexe Mycobacterium tuberculosis des cheptels caprins en Corse » - Mesures d’assainissement préconisées en cas d’infection d’un cheptel caprin</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demande d’avis relatif à l’évaluation des risques pour la santé publique et la santé animale liés à la transmission inter-espèces (être humain-animal et animal-être humain) des virus influenza en élevage porcin et les mesures de surveillance et de prévention à mettre en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bernard-Stoecklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0195, Anses. 2024, 306 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Dufour</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">anses-04851947v1</w:t>
+                <w:t xml:space="preserve">anses-04859478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04171242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17220,100 +17354,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atteintes au bien-être des vaches laitières : étude épidémiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Blaise Pascal - Clermont-Ferrand II, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012CLF22245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00766796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17323,105 +17457,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douleur et bien-être des animaux d'élevage : de la compréhension des troubles à leur amélioration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Clermont Auvergne (UCA), Clermont-Ferrand, FRA., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04869495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId398"/>
+      <w:footerReference w:type="default" r:id="rId403"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17489,51 +17623,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7871BB1"/>
+    <w:nsid w:val="BE6D66DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17720,51 +17854,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-de-boyer-des-roches" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6903-7456" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165010711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090588v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Roover" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lancelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101538" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459790v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pilot-Storck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kohlhauer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9399" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9398" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920457v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106489" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Dumoulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guinotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106624" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153379v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rimbaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101461" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pelletier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lardy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.1001072772-6940/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04870275v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04870133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Georgieva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Alexandre Kombolo Ngah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Stoyanchev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolazo De Barmon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Penchev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27884-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213914v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ginger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105951" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196958v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mollaret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105999" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312174v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Botreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.C.M. van Eerdenburg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Graaf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117783v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rautenbach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22533" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805328v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; David" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ginger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663748v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaudron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786322v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100597" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Helle Sloth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.09.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805372v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Wauquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sulpice" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104146v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Peyrecave&#8208;capo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rocafort&#8208;ferrer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas, A" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.13365" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805351v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Perier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Bak Jensen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Proudfoot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186390v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capdeville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17972" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323025v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100338" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tuyttens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Graaf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sine Norlander Andreasen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Eerdenburg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.634470" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04978623v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chalmet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cl&#233;mot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02521078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-103-2-2040" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805589v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capdeville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173112000052X" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968275v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629169v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-16154" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753070v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faure" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/43037" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619311v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9090634" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385563v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2478" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805409v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805389v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753050v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731119000314" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805429v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154586v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Coignard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehebel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chuiton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2019.03.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627008v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lussert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.06.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04919696v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833632v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04681510v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795994v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ampe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Buijs" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Andreasen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/09627286.27.2.157" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606113v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Winckler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radeski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-12255" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605922v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000805" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620241v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12796" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345817v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10633" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635722v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faur&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638751v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caray" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Frouja" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.05.013" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595136v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632552v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629463v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630011v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629822v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071562v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coignard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guatteo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/09627286.23.4.467" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643457v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2013.07.018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30ZNDF09-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019961v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ezzaouia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0979" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653263v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237436v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004888" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00430008v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauzat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribi&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schurr" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Faucon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319143v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Henry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2008.03.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F636DX61-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090625v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantijn Swinkels" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Porcheron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888568v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Monie-Ibanes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981745v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rautenbach" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192415v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501082v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706348v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500991v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023071v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736116v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734275v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738433v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735867v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738321v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04919730v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735802v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738114v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Branger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Girault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738104v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733752v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736342v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785300v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831448v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735533v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790382v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785287v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603213v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prouillac" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736824v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Autier-D&#233;rian" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735780v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455907v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Le Guenic" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740928v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740128v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744633v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748386v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746018v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745227v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745955v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744901v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746554v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802910v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04782127v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Veissier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932604v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497897v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662262v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734931v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pontlevoy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154671v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865113v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737320v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734008v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839189v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Le Gu&#233;nic" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aupiais" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422150v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742455v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/382236.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739096v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743567v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Ravel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738966v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mounaix" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mirabito" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01355809v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791470v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800628045.0000" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749099v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3461-5" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273331v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3327-4" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116212v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3249-9" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03045901v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805447v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805507v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805646v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805576v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805620v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805548v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805182v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Saxmose Nielsen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alvarez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bicout" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Calistri" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Canali" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2023.7993" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805556v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04966254v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wauquier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sulpice" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04965791v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806426v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805598v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805631v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833643v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775130v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859478v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renois" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04851947v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boullier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766796v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22245" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04869495v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-de-boyer-des-roches" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6903-7456" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165010711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05558317v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chavinskaia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101799" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Roover" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lancelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101538" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pilot-Storck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kohlhauer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9399" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Dumoulin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guinotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106624" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9398" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106489" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153379v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rimbaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101461" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264391v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pelletier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lardy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.1001072772-6940/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04870133v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04870275v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ginger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105951" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196958v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mollaret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105999" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975769v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27884-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Georgieva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Alexandre Kombolo Ngah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Stoyanchev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolazo De Barmon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Penchev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117783v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rautenbach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22533" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Botreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.C.M. van Eerdenburg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Graaf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; David" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ginger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaudron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100597" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805372v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Wauquier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sulpice" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Helle Sloth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.09.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104146v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Peyrecave&#8208;capo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rocafort&#8208;ferrer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas, A" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.13365" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805351v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Perier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Bak Jensen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Proudfoot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capdeville" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17972" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323025v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faure" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100338" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300652v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tuyttens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Graaf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sine Norlander Andreasen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Eerdenburg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.634470" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chalmet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cl&#233;mot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04978623v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528942v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capdeville" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173112000052X" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02521078v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-103-2-2040" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805589v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968275v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753070v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faure" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/43037" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619311v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9090634" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385563v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2478" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805409v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805389v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629169v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-16154" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753050v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731119000314" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805429v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154586v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Coignard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehebel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chuiton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2019.03.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833632v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04681510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627008v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lussert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.06.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04919696v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795994v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ampe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Buijs" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Andreasen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/09627286.27.2.157" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606113v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Winckler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radeski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-12255" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605922v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000805" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620241v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12796" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345817v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10633" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635722v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faur&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638751v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caray" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Frouja" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.05.013" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595136v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629463v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630011v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632552v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071562v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coignard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guatteo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/09627286.23.4.467" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643457v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2013.07.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30ZNDF09-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019961v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ezzaouia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0979" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653263v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237436v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004888" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00430008v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauzat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribi&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schurr" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Faucon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319143v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Henry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2008.03.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F636DX61-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090625v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantijn Swinkels" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Porcheron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888568v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Monie-Ibanes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981745v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rautenbach" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192415v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501082v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500991v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706348v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023071v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736116v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734275v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738433v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738321v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735802v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04919730v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735867v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738114v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Branger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Girault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738104v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733752v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736342v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785287v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790382v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785300v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831448v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735533v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603213v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prouillac" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736824v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Autier-D&#233;rian" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735780v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455907v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Le Guenic" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740928v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740128v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744633v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748386v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746018v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745955v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744901v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746554v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745227v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802910v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04782127v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Veissier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932604v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497897v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662262v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734931v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pontlevoy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154671v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737320v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865113v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734008v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839189v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Le Gu&#233;nic" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aupiais" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422150v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742455v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/382236.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738966v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mounaix" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mirabito" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739096v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743567v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Ravel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01355809v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791470v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800628045.0000" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749099v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3461-5" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273331v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3327-4" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116212v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3249-9" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03045901v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805447v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805507v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805646v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805576v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805548v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805182v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Saxmose Nielsen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alvarez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bicout" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Calistri" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Canali" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2023.7993" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805620v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805556v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04966254v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wauquier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sulpice" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806426v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04965791v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805598v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805631v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833643v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775130v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04851947v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boullier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859478v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renois" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766796v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22245" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04869495v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>