--- v1 (2026-04-08)
+++ v2 (2026-04-28)
@@ -333,1825 +333,1825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare impacts during and after reproductive procedures for in vivo embryo production and transfer in Holstein dairy heifers</w:t>
+                <w:t xml:space="preserve">Method: An accurate method for detecting drinking bouts in dairy cows based on reticulorumen temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">L. Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. de Roover</w:t>
+                <w:t xml:space="preserve">K. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Roque</w:t>
+                <w:t xml:space="preserve">B. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lancelin</w:t>
+                <w:t xml:space="preserve">A. de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101538⟩</w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.100107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.1001072772-6940/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090588v1</w:t>
+                <w:t xml:space="preserve">hal-05264391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure gestion de la douleur des mammifères et poissons destinés à la consommation humaine – Partie 2 : Prise en charge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Colson</w:t>
+                <w:t xml:space="preserve">Isabelle Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+                <w:t xml:space="preserve">Claude Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9399⟩</w:t>
+              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459790v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical training in dairy heifers – A pilot study</w:t>
+                <w:t xml:space="preserve">Vers une meilleure gestion de la douleur des mammifères et poissons destinés à la consommation humaine – Partie 1 : Concepts, mécanismes, causes, détection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Roux</w:t>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Guinotte</w:t>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Brunet</w:t>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David André Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106624⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (4), pp.9398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024959v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure gestion de la douleur des mammifères et poissons destinés à la consommation humaine – Partie 1 : Concepts, mécanismes, causes, détection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of qualitative behaviour assessment for dairy cows at pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9398⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 283, pp.106489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459786v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of qualitative behaviour assessment for dairy cows at pasture</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Medical training in dairy heifers – A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Guinotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 283, pp.106489. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106489⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 286, pp.106624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920457v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cow factors to address when performing avoidance distance tests at the feeding rack</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nancy Rebout</w:t>
+                <w:t xml:space="preserve">Welfare impacts during and after reproductive procedures for in vivo embryo production and transfer in Holstein dairy heifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Roover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 19 (4), pp.101461. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101461⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 19 (6), pp.101538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153379v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method: An accurate method for detecting drinking bouts in dairy cows based on reticulorumen temperature</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une meilleure gestion de la douleur des mammifères et poissons destinés à la consommation humaine – Partie 2 : Prise en charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lardy</w:t>
+                <w:t xml:space="preserve">Fanny Pilot-Storck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.1001072772-6940/⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (4), pp.9399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264391v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cow factors to address when performing avoidance distance tests at the feeding rack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Villena</w:t>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+                <w:t xml:space="preserve">Justine Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Fischer</w:t>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Giraud</w:t>
+                <w:t xml:space="preserve">Nancy Rebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Risk Assess Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 200 p. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (4), pp.101461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124696v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mes yeux ou un collier : que puis-je mobiliser pour détecter les comportements de douleur chez une vache souffrant de mammite ?</w:t>
+                <w:t xml:space="preserve">Back to school : entraîner les bovins pour les gestes quotidiens et les soins, c'est possible !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 115, pp.27-31</w:t>
+              <w:t xml:space="preserve">, 2024, 115, pp.65-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870133v1</w:t>
+                <w:t xml:space="preserve">hal-04870275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to school : entraîner les bovins pour les gestes quotidiens et les soins, c'est possible !</w:t>
+                <w:t xml:space="preserve">Mes yeux ou un collier : que puis-je mobiliser pour détecter les comportements de douleur chez une vache souffrant de mammite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Roche</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 115, pp.65-71</w:t>
+              <w:t xml:space="preserve">, 2024, 115, pp.27-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870275v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A six-step process to explore facial expressions performances to detect pain in dairy cows with lipopolysaccharide-induced clinical mastitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring the human–animal relationship in cows by avoidance distance at pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ginger</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Mollaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 264, pp.105951. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105951⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 265, pp.105999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213914v1</w:t>
+                <w:t xml:space="preserve">hal-04196958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the human–animal relationship in cows by avoidance distance at pasture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Aubé</w:t>
+                <w:t xml:space="preserve">Produits animaux de bonne qualité et nouvelles technologies en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Georgieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mollaret</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Todor Stoyanchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nicolazo De Barmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Penchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, VPC-2023-39-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196958v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining accelerometers and direct visual observations to detect sickness and pain in cows of different ages submitted to systemic inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.1977. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-27884-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produits animaux de bonne qualité et nouvelles technologies en élevage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A six-step process to explore facial expressions performances to detect pain in dairy cows with lipopolysaccharide-induced clinical mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t>
+                <w:t xml:space="preserve">L. Ginger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Todor Stoyanchev</w:t>
+                <w:t xml:space="preserve">M. Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nicolazo De Barmon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Penchev</w:t>
+                <w:t xml:space="preserve">C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 264, pp.105951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661152v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using behavioral observations in freestalls and at milking to improve pain detection in dairy cows after lipopolysaccharide-induced clinical mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ginger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2228,51 +2228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Welfare Quality scoring model for dairy cows to fit experts’ opinion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2470,90 +2470,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding anomalies in animal behaviour: data on cow activity in relation to health and welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal - Open Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1, </w:t>
@@ -2595,103 +2595,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review: Assessment of dairy cow welfare at pasture: measures available, gaps to address, and pathways to development of ad-hoc protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mollaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (8), pp.100597. </w:t>
@@ -2727,1462 +2727,1462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des interventions obstétricales et de la gestion de la douleur chez la vache laitière</w:t>
+                <w:t xml:space="preserve">Bilan et perspectives de l'école technique INRAE « Éthologie et bien-être en expérimentation animale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Wauquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+                <w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Sulpice</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chalmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Clémot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 421, pp.148-158</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.27-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805372v1</w:t>
+                <w:t xml:space="preserve">hal-04625635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of changes in the circadian rhythm of cattle in relation to disease, stress, and reproductive events</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tu en fais une tête ! Expressions faciales des ruminants lors d'émotions négatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ginger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (424), pp.78-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.09.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02952119v1</w:t>
+                <w:t xml:space="preserve">hal-04978623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare and management of decreased visual capacities and pain in a pony suffering from equine recurrent uveitis: A clinical case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Expert Elicitation to Abridge the Welfare Quality® Protocol for Monitoring the Most Adverse Dairy Cattle Welfare Impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Tuyttens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sine Norlander Andreasen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Roche</w:t>
+                <w:t xml:space="preserve">Frank van Eerdenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equine Veterinary Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (11), pp.e438-e444. </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.634470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eve.13365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2021.634470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104146v1</w:t>
+                <w:t xml:space="preserve">hal-03300652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’état de santé des vaches en post-partum sur l’activité et le comportement maternel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Welfare and management of decreased visual capacities and pain in a pony suffering from equine recurrent uveitis: A clinical case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Perier</w:t>
+                <w:t xml:space="preserve">X. Peyrecave‐capo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margit Bak Jensen</w:t>
+                <w:t xml:space="preserve">G. Rocafort‐ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn Proudfoot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas, A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Equine Veterinary Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (11), pp.e438-e444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eve.13365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805351v1</w:t>
+                <w:t xml:space="preserve">hal-03104146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement of international recommendations for cubicles, based on the identification of associations between cubicle characteristics and dairy cow welfare measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of changes in the circadian rhythm of cattle in relation to disease, stress, and reproductive events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Helle Sloth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luc Mounier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2019-17972⟩</w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Methods to face the challenges of ruminant phenotyping (eds. M. Bonnet), 186, pp.14-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186390v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiparametric approach to assessing residual pain experienced by dairy cows undergoing digestive tract surgery under multimodal analgesia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des interventions obstétricales et de la gestion de la douleur chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Faure</w:t>
+                <w:t xml:space="preserve">Thérèse Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lamberton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+                <w:t xml:space="preserve">Philippe Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 421, pp.148-158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323025v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Expert Elicitation to Abridge the Welfare Quality® Protocol for Monitoring the Most Adverse Dairy Cattle Welfare Impairments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l’état de santé des vaches en post-partum sur l’activité et le comportement maternel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Perier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Tuyttens</w:t>
+                <w:t xml:space="preserve">Margit Bak Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie de Graaf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sine Norlander Andreasen</w:t>
+                <w:t xml:space="preserve">Kathryn Proudfoot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 422, pp.146-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03300652v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan et perspectives de l'école technique INRAE « Éthologie et bien-être en expérimentation animale »</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Clémot</w:t>
+                <w:t xml:space="preserve">Refinement of international recommendations for cubicles, based on the identification of associations between cubicle characteristics and dairy cow welfare measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (2), pp.2164-2184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2019-17972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625635v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tu en fais une tête ! Expressions faciales des ruminants lors d'émotions négatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Ginger</w:t>
+                <w:t xml:space="preserve">A multiparametric approach to assessing residual pain experienced by dairy cows undergoing digestive tract surgery under multimodal analgesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (9), pp.100338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978623v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New recommendations for self-locking barriers to reduce skin injuries in dairy cows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anesthésier pour écorner dans de bonnes conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réussir Bovins Viande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287, pp.38-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528942v1</w:t>
+                <w:t xml:space="preserve">hal-04805589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Do International Commission of Agricultural and Biosystems Engineering (CIGR) dimension recommendations for loose housing of cows improve animal welfare?” (J. Dairy Sci. 102:10235–10246)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 103 (2), pp.2040. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2020-103-2-2040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anesthésier pour écorner dans de bonnes conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New recommendations for self-locking barriers to reduce skin injuries in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réussir Bovins Viande</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (8), pp.1745-1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173112000052X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805589v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numéro spécial bien-être animal</w:t>
               </w:r>
@@ -4231,835 +4231,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt d’une analgésie multimodale pour réduire la douleur lors de la castration chez l’ovin : mise en évidence par une approche originale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infectious disease does not impact the lying and grooming behaviour of post-parturient dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Perier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margit Bak Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Proudfoot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/npvelsa/43037⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (9), pp.634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani9090634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753070v1</w:t>
+                <w:t xml:space="preserve">hal-02619311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infectious disease does not impact the lying and grooming behaviour of post-parturient dairy cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadège Perier</w:t>
+                <w:t xml:space="preserve">Élevage de précision et bien-être en élevage : la révolution numérique de l’agriculture permettra-t-elle de prendre en compte les besoins des animaux et des éleveurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani9090634⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.281-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619311v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élevage de précision et bien-être en élevage : la révolution numérique de l’agriculture permettra-t-elle de prendre en compte les besoins des animaux et des éleveurs ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+                <w:t xml:space="preserve">Mise en évidence par une approche originale de l’intérêt d’une analgésie multimodale pour réduire la douleur lors de la castration chez l’ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43, pp.37-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385563v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence par une approche originale de l’intérêt d’une analgésie multimodale pour réduire la douleur lors de la castration chez l’ovin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+                <w:t xml:space="preserve">Évaluation du bien-être animal en élevage : les preuves scientifiques, les protocoles et les applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43, pp.37-43</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (399), pp.44-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805409v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du bien-être animal en élevage : les preuves scientifiques, les protocoles et les applications</w:t>
+                <w:t xml:space="preserve">Do international commission of agricultural and biosystems engineering (CIGR) dimension recommendations for loose housing of cows improve animal welfare?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (11), pp.10235-10249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-16154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805389v1</w:t>
+                <w:t xml:space="preserve">hal-02629169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do international commission of agricultural and biosystems engineering (CIGR) dimension recommendations for loose housing of cows improve animal welfare?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intérêt d’une analgésie multimodale pour réduire la douleur lors de la castration chez l’ovin : mise en évidence par une approche originale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 102 (11), pp.10235-10249. </w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (43), pp.37-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-16154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/43037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629169v1</w:t>
+                <w:t xml:space="preserve">hal-04753070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of a multimodal analgesia compared to local anesthesia alone to alleviate pain following castration in sheep: a multiparametric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5119,90 +5119,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt d’une approche multiparamétrique pour évaluer la douleur ressentie par des moutons lors d’une intervention chirurgicale digestive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5368,666 +5368,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des pratiques de reproduction sur le bien-être en élevage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Mounier</w:t>
+                <w:t xml:space="preserve">Sensitivity of the integrated welfare quality® scores to changing values of individual dairy cattle welfare measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Buijs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N. Andreasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27, pp.157-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7120/09627286.27.2.157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833632v1</w:t>
+                <w:t xml:space="preserve">hal-01795994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des performances de reproduction et bien être en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 49 (Numéro spécial 2018), pp.92-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cows under experimentally-induced Escherichia coli mastitis show negative emotional states assessed through Qualitative Behaviour Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 206, pp.1-11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2018.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vétérinaire d'élevage. Un acteur compétent en bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1769, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of the integrated welfare quality® scores to changing values of individual dairy cattle welfare measures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S.N. Andreasen</w:t>
+                <w:t xml:space="preserve">Conséquences des pratiques de reproduction sur le bien-être en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49, pp.84-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7120/09627286.27.2.157⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01795994v1</w:t>
+                <w:t xml:space="preserve">hal-01833632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trained-user opinion about welfare quality measures and integrated scoring of dairy cattle welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Radeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 100 (8), pp.6376-6388. </w:t>
@@ -6091,51 +6091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6212,90 +6212,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral and patho-physiological response as possible signs of pain in dairy cows during Escherichia con mastitis: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 100 (10), pp.8385-8397. </w:t>
@@ -6346,90 +6346,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A prospective exploration of farm, farmer, and animal characteristics in human-animal relationships: An epidemiological survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 99, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6457,368 +6457,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleurs animales. 2. Evaluation et traitement de la douleur chez les ruminants</w:t>
+                <w:t xml:space="preserve">Hot-iron disbudding: stress responses and behavior of 1- and 4-week-old calves receiving anti-inflammatory analgesia without or with sedation using xylazine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Fauré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Paulmier</w:t>
+                <w:t xml:space="preserve">Delphine Caray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussen Frouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 179, pp.22-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2015.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635722v1</w:t>
+                <w:t xml:space="preserve">hal-02638751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-iron disbudding: stress responses and behavior of 1- and 4-week-old calves receiving anti-inflammatory analgesia without or with sedation using xylazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Caray</w:t>
+                <w:t xml:space="preserve">Douleurs animales. 2. Evaluation et traitement de la douleur chez les ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (3), pp.217-280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02638751v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénéfices de la sédation dans l’écornage thermique des veaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Caray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Frouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.61-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6841,480 +6841,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleur des animaux de rente : mécanismes et signes cliniques</w:t>
+                <w:t xml:space="preserve">Critères comportementaux d’évaluation de la douleur chez les ruminants d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Junot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 343, pp.54-59</w:t>
+              <w:t xml:space="preserve">, 2014, 343, pp.60-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629463v1</w:t>
+                <w:t xml:space="preserve">hal-02630011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critères comportementaux d’évaluation de la douleur chez les ruminants d’élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation du bien-être des vaches laitières avec l’outil européen Welfare Quality®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 343, pp.60-65</w:t>
+              <w:t xml:space="preserve">, 2014, 348, pp.66-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630011v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du bien-être des vaches laitières avec l’outil européen Welfare Quality®</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Douleur des animaux de rente : mécanismes et signes cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Junot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 348, pp.66-71</w:t>
+              <w:t xml:space="preserve">, 2014, 343, pp.54-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632552v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être des vaches laitières françaises passé au crible : approche épidémiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 45 (347), pp.50-56</w:t>
@@ -7356,77 +7356,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The major welfare problems of dairy cows in French commercial farms: an epidemiological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7490,90 +7490,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description and factors of variation of the overall health score in French dairy cattle herds using the Welfare Quality® assessment protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 112 (3-4), pp.296-308. </w:t>
@@ -7757,77 +7757,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du bien-être selon la méthode Welfare Quality®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 307, pp.53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7846,256 +7846,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult-Young Ratio, a Major Factor Regulating Social Behaviour of Young: A Horse Study</w:t>
+                <w:t xml:space="preserve">Les pertes de colonies en france</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bourjade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Chauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Hausberger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magali Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Schurr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Technique Apicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (2), pp.71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237436v1</w:t>
+                <w:t xml:space="preserve">hal-00430008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pertes de colonies en france</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adult-Young Ratio, a Major Factor Regulating Social Behaviour of Young: A Horse Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+                <w:t xml:space="preserve">Marie Bourjade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Schurr</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Hausberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Technique Apicole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (3), pp.e4888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0004888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430008v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laterality and emotions: Visual laterality in the domestic horse (Equus caballus) differs with objects' emotional value</w:t>
               </w:r>
@@ -8133,51 +8133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ezzaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 94 (3), pp.487--490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8294,51 +8294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8406,51 +8406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maverick Monie-Ibanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8499,467 +8499,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pain detection of cows with mastitis in the barn and at milking: a piece of cake?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+                <w:t xml:space="preserve">Development of a protocol to assess the welfare of dairy cows at pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+                <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rautenbach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Bagnard</w:t>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Buiatrics Congress - Madrid 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Association for Buiatrics, Sep 2022, Madrid, Spain. pp.139-140</w:t>
+              <w:t xml:space="preserve">Welfare Quality Network Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981745v1</w:t>
+                <w:t xml:space="preserve">hal-05501082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal welfare: from research to practice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Pain detection of cows with mastitis in the barn and at milking: a piece of cake?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ginger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rautenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">World Buiatrics Congress - Madrid 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Association for Buiatrics, Sep 2022, Madrid, Spain. pp.139-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192415v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a protocol to assess the welfare of dairy cows at pasture</w:t>
+                <w:t xml:space="preserve">Animal welfare: from research to practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydiane Aubé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Welfare Quality Network Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501082v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of measures to assess cow welfare at pasture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydiane Aubé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Veterinary Congress of Behavioural Medicine and Animal Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Palma, Spain</w:t>
@@ -8988,103 +8988,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un protocole d’évaluation du bien-être des vaches laitières au pâturage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydiane Aubé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France. pp.74</w:t>
@@ -9113,103 +9113,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of early behavioural signs of disease as a way to manage animal health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on precision livestock farming and social interactions in dairy cattle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Swedish research programme on precision livestock farming and social interactions, Sep 2020, Uppsala, Sweden</w:t>
@@ -9251,90 +9251,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation du bien-être animal en élevage: les preuves scientifiques, les protocoles existants, et les différentes utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nantes, France</w:t>
@@ -9389,77 +9389,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SEFCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9510,77 +9510,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du RMT bien-être animal : "bien-être animal, des valeurs à partager"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9599,1821 +9599,1821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eplmmun: Effets du vieillissement sur la réponse inflammatoire chez la vache laitière</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
+                <w:t xml:space="preserve">Sensitivity of the integrated welfare quality® scores to changing values of individual dairy cattle welfare measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Buijs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N. Andreasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">ISAE benelux / Congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738321v1</w:t>
+                <w:t xml:space="preserve">hal-02736342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise de la douleur en relation avec le comportement observé (stress) liés à une hyperthermie infectieuse parasitaire ou bactérienne chez la souris</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les émotions en activités : l'évaluation des émotions chez les animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Colloque de l'Association Française des Sciences et Techniques de l’Animal de Laboratoire (AFSTAL 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française des Sciences et Techniques de l'Animal de Laboratoire (AFSTAL). FRA., Jun 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">Conférence du Collège des hautes études Lyon Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735802v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les émotions en activités : l'évaluation des émotions chez les animaux</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maîtrise de la douleur en relation avec le comportement observé (stress) liés à une hyperthermie infectieuse parasitaire ou bactérienne chez la souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Beauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du Collège des hautes études Lyon Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">44. Colloque de l'Association Française des Sciences et Techniques de l’Animal de Laboratoire (AFSTAL 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française des Sciences et Techniques de l'Animal de Laboratoire (AFSTAL). FRA., Jun 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919730v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt d’une approche multiparamétrique pour évaluer différents types de douleur chez le ruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’impact du paracétamol sur la réponse immunitaire induite et comportementale lors d’une toxoplasmose aiguë et chronique chez la souris</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mylène Girault</w:t>
+                <w:t xml:space="preserve">Eplmmun: Effets du vieillissement sur la réponse inflammatoire chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Tours, France. 47 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738114v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vétérinaire praticien et le bien-être animal</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude de l’impact du paracétamol sur la réponse immunitaire induite et comportementale lors d’une toxoplasmose aiguë et chronique chez la souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Beauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorine Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tours, France. 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738104v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and patho-physiological response as possible signs of pain in dairy cows during Escherichia con mastitis: A pilot study</w:t>
+                <w:t xml:space="preserve">Le vétérinaire praticien et le bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Annual Meeting of the European College of Animal Welfare and Behavioural Medicine (ECAWBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733752v1</w:t>
+                <w:t xml:space="preserve">hal-02738104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of the integrated welfare quality® scores to changing values of individual dairy cattle welfare measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. de Graaf</w:t>
+                <w:t xml:space="preserve">Behavioral and patho-physiological response as possible signs of pain in dairy cows during Escherichia con mastitis: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ampe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAE benelux / Congrès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">8. Annual Meeting of the European College of Animal Welfare and Behavioural Medicine (ECAWBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736342v1</w:t>
+                <w:t xml:space="preserve">hal-02733752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethology applied to cattle : from description of activities to the understanding of their emotions and welfare</w:t>
+                <w:t xml:space="preserve">A multiparametric approach to discriminate the impacts of different degrees of invasiveness of surgical procedures in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop SIB-SISVET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Brescia, Italy</w:t>
+              <w:t xml:space="preserve">11. International European Congress of Behavioural Medicine and Animal Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Samorin, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785287v1</w:t>
+                <w:t xml:space="preserve">hal-02735780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse comportementale et patho-physiologique des vaches laitières lors d’une mammite expérimentale à Escherichia coli</w:t>
+                <w:t xml:space="preserve">Ethology applied to cattle : from description of activities to the understanding of their emotions and welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMT bien-être animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Workshop SIB-SISVET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Brescia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790382v1</w:t>
+                <w:t xml:space="preserve">hal-02785287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethologie des bovins : de la description de leurs activités à la compréhension de leurs émotions et bien-être</w:t>
+                <w:t xml:space="preserve">Réponse comportementale et patho-physiologique des vaches laitières lors d’une mammite expérimentale à Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence organisée par les GTV Junior de l'ENVT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">RMT bien-être animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785300v1</w:t>
+                <w:t xml:space="preserve">hal-02790382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé et le bien-être animal dans les élevages : de quoi parle-t-on ? Enjeux et état des connaissances</w:t>
+                <w:t xml:space="preserve">Ethologie des bovins : de la description de leurs activités à la compréhension de leurs émotions et bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque Transfrontalier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, obernai, France</w:t>
+              <w:t xml:space="preserve">Conférence organisée par les GTV Junior de l'ENVT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831448v1</w:t>
+                <w:t xml:space="preserve">hal-02785300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il une relation entre bien-être et performances de reproduction chez la vache laitière ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La santé et le bien-être animal dans les élevages : de quoi parle-t-on ? Enjeux et état des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale Vétérinaire d'Alfort (ENVA). FRA., Jun 2017, Maisons Alfort, France</w:t>
+              <w:t xml:space="preserve">3. Colloque Transfrontalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735533v1</w:t>
+                <w:t xml:space="preserve">hal-01831448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet éthique et bien-être animal: contrôle de la douleur liée à l'hyperthermie au cours du processus infectieux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Existe-t-il une relation entre bien-être et performances de reproduction chez la vache laitière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chuiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Ducournau</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Vétérinaire d'Alfort (ENVA). FRA., Jun 2017, Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603213v1</w:t>
+                <w:t xml:space="preserve">hal-02735533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalité de contention des animaux : impacts sur le bien-être animal, la sécurité et le confort du personnel, et sur le résultat des études</w:t>
+                <w:t xml:space="preserve">Projet éthique et bien-être animal: contrôle de la douleur liée à l'hyperthermie au cours du processus infectieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Prouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Journées d'études scientifiques et techniques AFSTAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736824v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiparametric approach to discriminate the impacts of different degrees of invasiveness of surgical procedures in sheep</w:t>
+                <w:t xml:space="preserve">Modalité de contention des animaux : impacts sur le bien-être animal, la sécurité et le confort du personnel, et sur le résultat des études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Autier-Dérian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International European Congress of Behavioural Medicine and Animal Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Samorin, Slovakia</w:t>
+              <w:t xml:space="preserve">43. Journées d'études scientifiques et techniques AFSTAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735780v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'amélioration des pratiques et l'accompagnement des éleveurs : le cas de l'écornage des veaux et de la caudectomie des porcelets</w:t>
               </w:r>
@@ -11507,90 +11507,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et réduction de la douleur lors d'interventions chirurgicales. Développement de méthodes alternatives à la chirurgie pour l’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11632,64 +11632,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être des vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11740,90 +11740,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être animal en élevage laitier. Les aspects dégradés du bien-être en fermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Reims, France. 1010 p</w:t>
@@ -11846,968 +11846,968 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation factors of overall health score using Welfare Quality® protocol in French dairy herds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Taking cows body dimension when designing housing system : A way to improve dairy cows well being.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
+              <w:t xml:space="preserve">33. International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744633v1</w:t>
+                <w:t xml:space="preserve">hal-02748386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking cows body dimension when designing housing system : A way to improve dairy cows well being.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecornage thermique des veaux : bénéfices de la sédation et influence de l’âge sur le stress de l’animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Caray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussen Frouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Newcastle, United Kingdom</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748386v1</w:t>
+                <w:t xml:space="preserve">hal-02746018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecornage thermique des veaux : bénéfices de la sédation et influence de l’âge sur le stress de l’animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Caray</w:t>
+                <w:t xml:space="preserve">Variation factors of overall health score using Welfare Quality® protocol in French dairy herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746018v1</w:t>
+                <w:t xml:space="preserve">hal-02744633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être animal en élevage laitier : problèmes majeurs rencontrés et relation avec certaines caractéristiques des fermes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving animal welfare: rational and examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants (RRR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA., Dec 2012, Paris, France. 441 p</w:t>
+              <w:t xml:space="preserve">2. PsiAnimal Conference, Behavioural Medicine and Animal Welfare, 22nd-23rd and 29th-30th September 2012, Lisbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745955v1</w:t>
+                <w:t xml:space="preserve">hal-02802910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation factors of overall health score using Welfare Quality® assessment protocol in French dairy cattle farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bien - être animal en élevage laitier : Problèmes majeurs rencontrés et relation avec certaines caractéristiques des fermes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Symposium of the International Society for Veterinary Epidemiology and Economics (ISVEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2012, Maastricht, Netherlands. 580 p</w:t>
+              <w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744901v1</w:t>
+                <w:t xml:space="preserve">hal-02746554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien - être animal en élevage laitier : Problèmes majeurs rencontrés et relation avec certaines caractéristiques des fermes</w:t>
+                <w:t xml:space="preserve">Dairy cow welfare in commercial French farms: major issues and the influence of farm type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. 1 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746554v1</w:t>
+                <w:t xml:space="preserve">hal-02745227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy cow welfare in commercial French farms: major issues and the influence of farm type</w:t>
+                <w:t xml:space="preserve">Bien-être animal en élevage laitier : problèmes majeurs rencontrés et relation avec certaines caractéristiques des fermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Association for Animal Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants (RRR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA., Dec 2012, Paris, France. 441 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02745227v1</w:t>
+                <w:t xml:space="preserve">hal-02745955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving animal welfare: rational and examples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Variation factors of overall health score using Welfare Quality® assessment protocol in French dairy cattle farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. PsiAnimal Conference, Behavioural Medicine and Animal Welfare, 22nd-23rd and 29th-30th September 2012, Lisbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">13. Symposium of the International Society for Veterinary Epidemiology and Economics (ISVEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2012, Maastricht, Netherlands. 580 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802910v1</w:t>
+                <w:t xml:space="preserve">hal-02744901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12825,64 +12825,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of qualitative behavior assessment for dairy cows at pasture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12927,333 +12927,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un protocole d’évaluation du bien-être des vaches laitières au pâturage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of behavioural welfare measures for grazing dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydiane Aubé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France. pp.579, 2022, 26ème Rencontres Recherches Ruminants</w:t>
+              <w:t xml:space="preserve">55th International congress of the International Society for Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Ohrid (Macédoine), Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932604v1</w:t>
+                <w:t xml:space="preserve">hal-05497897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of behavioural welfare measures for grazing dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d’un protocole d’évaluation du bien-être des vaches laitières au pâturage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydiane Aubé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th International congress of the International Society for Applied Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Ohrid (Macédoine), Macedonia</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France. pp.579, 2022, 26ème Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497897v1</w:t>
+                <w:t xml:space="preserve">hal-03932604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection automatique et continue de l’utilisation de la brosse par des vaches laitières à partir de données de géolocalisation et d'accéléromètres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13308,51 +13308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du vieillissement chez le bovin sur le méthylome des monocytes à génome constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13360,51 +13360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Pontlevoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t>
@@ -13433,90 +13433,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage de précision : un atout pour le bien-être animal en élevage?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Kling-Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13552,359 +13552,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d'outils de raffinements (3Rs) pour les modèles murins (lignée C57bl/6) en infectiologie expérimentale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+                <w:t xml:space="preserve">Complémentarité des observations comportementales en direct et via des capteurs pour détecter précocement l’inflammation et la douleur chez la vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Tours, France. , 47 p., 2018</w:t>
+              <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France. , 2018, 24èmes Rencontres Recherches Ruminants, Session: Bien-être animal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737320v1</w:t>
+                <w:t xml:space="preserve">hal-02734008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation humain-animal en élevage : évaluation, facteurs de risques et conséquences pour le bien-être animal</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développement et validation d'outils de raffinements (3Rs) pour les modèles murins (lignée C57bl/6) en infectiologie expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Beauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorine Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Colloque de la Société Française pour l'Étude du Comportement Animal (Sfeca)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, rennes, France. , 2018</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tours, France. , 47 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865113v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarité des observations comportementales en direct et via des capteurs pour détecter précocement l’inflammation et la douleur chez la vache</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relation humain-animal en élevage : évaluation, facteurs de risques et conséquences pour le bien-être animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France. , 2018, 24èmes Rencontres Recherches Ruminants, Session: Bien-être animal</w:t>
+              <w:t xml:space="preserve">48. Colloque de la Société Française pour l'Étude du Comportement Animal (Sfeca)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734008v1</w:t>
+                <w:t xml:space="preserve">hal-01865113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des pratiques et des représentations suite à la formation : « J’écorne efficacement, facilement et sans douleur »</w:t>
               </w:r>
@@ -14009,588 +14009,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of animal welfare in agricultural settings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Existe-t-il une relation entre bien-être et performances de reproduction chez la vache laitière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chuiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESLAV-ECLAM Annual Scientific Meeting on Animal Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France. , 2016</w:t>
+              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2016, 23èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422150v1</w:t>
+                <w:t xml:space="preserve">hal-02742455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il une relation entre bien-être et performances de reproduction chez la vache laitière ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of animal welfare in agricultural settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESLAV-ECLAM Annual Scientific Meeting on Animal Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France. , 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institut de l'Elevage</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02742455v1</w:t>
+                <w:t xml:space="preserve">hal-01422150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A toll for transporters for self-monitoring the quality of animal transport</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of farm, caretakers and animal characteristics in the human-dairy cattle relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie David</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on the Assessment of Animal Welfare at Farm and Group Level (WAFL 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France. Academic Publishers, 2014, Proceedings of the 6th International Conference on the Assessment of Animal Welfare at Farm and Group Level: WAFL</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France. Academic Publishers, 2014, Proceedings of the 6th International Conference of the Assessment of Animal Welfare at Farm and Group Level: WAFL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738966v1</w:t>
+                <w:t xml:space="preserve">hal-02739096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of farm, caretakers and animal characteristics in the human-dairy cattle relationship</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiparametric approach to assess pain in sheep following an experimental surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on the Assessment of Animal Welfare at Farm and Group Level (WAFL 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France. Academic Publishers, 2014, Proceedings of the 6th International Conference of the Assessment of Animal Welfare at Farm and Group Level: WAFL</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France. Academic Publishers, 2014, Proceedings of the 6th International Conference on the Assessment of Animal Welfare at Farm and Group Level: WAFL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739096v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparametric approach to assess pain in sheep following an experimental surgery</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
+                <w:t xml:space="preserve">A toll for transporters for self-monitoring the quality of animal transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mirabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine C. Ravel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on the Assessment of Animal Welfare at Farm and Group Level (WAFL 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France. Academic Publishers, 2014, Proceedings of the 6th International Conference on the Assessment of Animal Welfare at Farm and Group Level: WAFL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743567v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual laterality in the domestic horse (Equus caballus) differs with objects’ emotional value</w:t>
               </w:r>
@@ -14628,51 +14628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ezzaouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior 2009 - 31st International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14729,90 +14729,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding, Assessing and Improving Farm Animal Welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14856,103 +14856,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être des animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae. Éditions Quae, 71 p., 2022, 978-2-7592-3460-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14983,275 +14983,275 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être des animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Quae. Éditions Quae, 71 p., 2021, 978-2-7592-3326-7. </w:t>
+              <w:t xml:space="preserve">Éditions Quæ. 72 p., 2021, 978-2-7592-3248-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3327-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3249-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273331v1</w:t>
+                <w:t xml:space="preserve">hal-03116212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être des animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éditions Quæ. 72 p., 2021, 978-2-7592-3248-2. </w:t>
+              <w:t xml:space="preserve">Quae. Éditions Quae, 71 p., 2021, 978-2-7592-3326-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3249-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3327-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116212v1</w:t>
+                <w:t xml:space="preserve">hal-03273331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15308,51 +15308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15437,51 +15437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Delanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sghaier Chriki; Marie-Pierre Ellies-Oury; Jean-François Hocquette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élevage pour l'agroécologie et une alimentation durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions France Agricole, 2020, 978-2-85557-729-6</w:t>
@@ -15549,51 +15549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Delanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élevage pour l'agroécologie et une alimentation durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France Agricole, 2020, 978-2855577296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15738,64 +15738,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entraîner les bovins facilite les gestes quotidiens et les soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15826,51 +15826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEATECH – Bien-être animal et biotechnologies de la reproduction, des premières pistes de réflexion pour améliorer les pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15882,259 +15882,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et gestion de la douleur chez les ruminants : nouveautés, limites et perspectives</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Welfare of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Saxmose Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bicout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Calistri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Canali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2903/j.efsa.2023.7993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805548v1</w:t>
+                <w:t xml:space="preserve">hal-04805182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare of dairy cows</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation et gestion de la douleur chez les ruminants : nouveautés, limites et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.34-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2903/j.efsa.2023.7993⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04805182v1</w:t>
+                <w:t xml:space="preserve">hal-04805548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer le bien-être pour la reproduction des bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salvetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16221,311 +16221,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des interventions obstétricales et de la gestion de la douleur sur les performances de production et de reproduction des vaches laitières</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Douleur des animaux de rente : concepts et évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966254v1</w:t>
+                <w:t xml:space="preserve">hal-04965791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être animal : une cause perdue sans les éleveurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossier bien-être animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.28-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleur des animaux de rente : concepts et évaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact des interventions obstétricales et de la gestion de la douleur sur les performances de production et de reproduction des vaches laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965791v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques dimensions à revoir pour le logement des vaches</w:t>
               </w:r>
@@ -16599,90 +16599,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être en élevage : « Le vétérinaire est incontournable »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -16704,77 +16704,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des pratiques de reproduction sur le bien-être en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16837,77 +16837,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of Qualitative Behaviour Assessment for Dairy Cows at Pasture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16964,353 +16964,353 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demande d’«évaluation des modalités de surveillance et de lutte contre l’infection par le complexe Mycobacterium tuberculosis des cheptels caprins en Corse » - Mesures d’assainissement préconisées en cas d’infection d’un cheptel caprin</w:t>
+                <w:t xml:space="preserve">Demande d’avis relatif à l’évaluation des risques pour la santé publique et la santé animale liés à la transmission inter-espèces (être humain-animal et animal-être humain) des virus influenza en élevage porcin et les mesures de surveillance et de prévention à mettre en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Grisot</w:t>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María-Laura Boschiroli</w:t>
+                <w:t xml:space="preserve">Sibylle Bernard-Stoecklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Boullier</w:t>
+                <w:t xml:space="preserve">Nadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chartier</w:t>
+                <w:t xml:space="preserve">Fanny Renois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Dufour</w:t>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-SA-0146, Anses. 2024, 79 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0195, Anses. 2024, 306 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04851947v1</w:t>
+                <w:t xml:space="preserve">anses-04859478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demande d’avis relatif à l’évaluation des risques pour la santé publique et la santé animale liés à la transmission inter-espèces (être humain-animal et animal-être humain) des virus influenza en élevage porcin et les mesures de surveillance et de prévention à mettre en œuvre</w:t>
+                <w:t xml:space="preserve">Demande d’«évaluation des modalités de surveillance et de lutte contre l’infection par le complexe Mycobacterium tuberculosis des cheptels caprins en Corse » - Mesures d’assainissement préconisées en cas d’infection d’un cheptel caprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Belloc</w:t>
+                <w:t xml:space="preserve">Lionel Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle Bernard-Stoecklin</w:t>
+                <w:t xml:space="preserve">María-Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Haddad</w:t>
+                <w:t xml:space="preserve">Séverine Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Renois</w:t>
+                <w:t xml:space="preserve">Christophe Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rose</w:t>
+                <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2021-SA-0195, Anses. 2024, 306 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0146, Anses. 2024, 79 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04859478v1</w:t>
+                <w:t xml:space="preserve">anses-04851947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17623,51 +17623,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE6D66DD"/>
+    <w:nsid w:val="D72EB2FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17854,51 +17854,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-de-boyer-des-roches" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6903-7456" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165010711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05558317v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chavinskaia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101799" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Roover" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lancelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101538" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pilot-Storck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kohlhauer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9399" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Dumoulin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guinotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106624" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9398" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106489" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153379v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rimbaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101461" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264391v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pelletier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lardy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.1001072772-6940/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04870133v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04870275v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ginger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105951" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196958v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mollaret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105999" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975769v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27884-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Georgieva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Alexandre Kombolo Ngah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Stoyanchev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolazo De Barmon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Penchev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117783v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rautenbach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22533" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Botreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.C.M. van Eerdenburg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Graaf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; David" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ginger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaudron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100597" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805372v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Wauquier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sulpice" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Helle Sloth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.09.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104146v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Peyrecave&#8208;capo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rocafort&#8208;ferrer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas, A" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.13365" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805351v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Perier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Bak Jensen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Proudfoot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capdeville" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17972" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323025v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faure" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100338" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300652v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tuyttens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Graaf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sine Norlander Andreasen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Eerdenburg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.634470" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625635v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chalmet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cl&#233;mot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04978623v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528942v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capdeville" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173112000052X" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02521078v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-103-2-2040" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805589v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968275v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753070v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faure" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/43037" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619311v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9090634" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385563v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2478" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805409v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805389v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629169v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-16154" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753050v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731119000314" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805429v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154586v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Coignard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehebel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chuiton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2019.03.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833632v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04681510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627008v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lussert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.06.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04919696v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795994v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ampe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Buijs" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Andreasen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/09627286.27.2.157" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606113v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Winckler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radeski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-12255" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605922v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000805" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620241v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12796" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345817v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10633" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635722v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faur&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638751v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caray" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Frouja" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.05.013" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595136v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629463v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630011v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632552v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071562v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coignard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guatteo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/09627286.23.4.467" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643457v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2013.07.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30ZNDF09-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019961v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ezzaouia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0979" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653263v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237436v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004888" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00430008v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauzat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribi&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schurr" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Faucon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319143v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Henry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2008.03.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F636DX61-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090625v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantijn Swinkels" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Porcheron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888568v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Monie-Ibanes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981745v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rautenbach" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192415v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501082v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500991v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706348v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023071v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736116v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734275v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738433v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738321v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735802v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04919730v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735867v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738114v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Branger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Girault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738104v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733752v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736342v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785287v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790382v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785300v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831448v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735533v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603213v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prouillac" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736824v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Autier-D&#233;rian" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735780v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455907v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Le Guenic" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740928v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740128v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744633v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748386v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746018v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745955v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744901v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746554v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745227v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802910v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04782127v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Veissier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932604v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497897v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662262v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734931v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pontlevoy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154671v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737320v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865113v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734008v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839189v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Le Gu&#233;nic" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aupiais" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422150v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742455v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/382236.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738966v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mounaix" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mirabito" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739096v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743567v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Ravel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01355809v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791470v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800628045.0000" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749099v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3461-5" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273331v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3327-4" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116212v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3249-9" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03045901v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805447v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805507v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805646v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805576v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805548v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805182v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Saxmose Nielsen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alvarez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bicout" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Calistri" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Canali" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2023.7993" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805620v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805556v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04966254v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wauquier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sulpice" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806426v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04965791v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805598v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805631v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833643v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775130v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04851947v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boullier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859478v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renois" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766796v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22245" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04869495v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-de-boyer-des-roches" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6903-7456" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165010711" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05558317v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chavinskaia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101799" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264391v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pelletier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lardy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.1001072772-6940/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9398" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106489" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024959v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Dumoulin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guinotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106624" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090588v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Roover" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lancelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101538" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pilot-Storck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kohlhauer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9399" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153379v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rimbaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101461" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04870275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garcia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04870133v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mollaret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105999" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Georgieva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Alexandre Kombolo Ngah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Stoyanchev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolazo De Barmon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Penchev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975769v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27884-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ginger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105951" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117783v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rautenbach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bagnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22533" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04312174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Botreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.C.M. van Eerdenburg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Graaf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805328v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; David" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ginger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaudron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100597" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chalmet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cl&#233;mot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04978623v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tuyttens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Graaf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sine Norlander Andreasen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Eerdenburg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.634470" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104146v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Peyrecave&#8208;capo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rocafort&#8208;ferrer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas, A" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.13365" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952119v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Helle Sloth" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.09.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805372v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Wauquier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sulpice" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805351v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Perier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Bak Jensen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Proudfoot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186390v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Capdeville" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17972" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323025v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faure" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100338" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805589v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02521078v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-103-2-2040" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528942v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capdeville" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173112000052X" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968275v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9090634" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385563v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2478" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805409v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faure" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805389v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629169v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-16154" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753070v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/43037" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753050v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731119000314" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805429v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154586v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Coignard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehebel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chuiton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2019.03.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795994v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ampe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Buijs" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Andreasen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/09627286.27.2.157" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04681510v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627008v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lussert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.06.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04919696v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833632v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606113v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Winckler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radeski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-12255" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605922v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000805" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620241v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12796" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345817v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10633" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638751v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caray" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Frouja" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.05.013" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635722v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faur&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595136v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630011v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632552v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629463v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071562v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coignard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guatteo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/09627286.23.4.467" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643457v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2013.07.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30ZNDF09-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019961v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Richard-Yris" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ezzaouia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0979" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653263v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00430008v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauzat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribi&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schurr" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Faucon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237436v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004888" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319143v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Henry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2008.03.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F636DX61-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090625v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantijn Swinkels" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Porcheron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888568v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Monie-Ibanes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501082v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981745v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rautenbach" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192415v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500991v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706348v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023071v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736116v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734275v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738433v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736342v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04919730v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735802v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735867v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738321v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738114v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Branger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Girault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738104v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733752v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735780v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785287v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790382v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785300v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831448v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735533v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603213v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prouillac" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736824v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Autier-D&#233;rian" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455907v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Le Guenic" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740928v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740128v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748386v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746018v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744633v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802910v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746554v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745227v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745955v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744901v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04782127v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Veissier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497897v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932604v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662262v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734931v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pontlevoy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154671v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734008v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737320v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865113v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839189v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Le Gu&#233;nic" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aupiais" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742455v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/382236.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422150v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739096v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743567v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Ravel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738966v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mounaix" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mirabito" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01355809v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791470v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800628045.0000" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749099v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3461-5" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116212v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3249-9" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273331v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3327-4" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03045901v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805447v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805507v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805646v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805576v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805182v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Saxmose Nielsen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alvarez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bicout" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Calistri" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Canali" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2023.7993" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805548v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805620v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805556v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04965791v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806426v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04966254v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wauquier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sulpice" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805598v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805631v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833643v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775130v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859478v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renois" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04851947v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boullier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766796v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22245" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04869495v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>