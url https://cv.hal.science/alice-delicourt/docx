--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -258,355 +258,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert des acquis de l’expérience et insertion des femmes dans des métiers traditionnellement masculins - Une étude de cas dans la Police Nationale</w:t>
+                <w:t xml:space="preserve">Présentation du partenariat recherche LPS-DT - Académie de Police</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Sonrier</w:t>
+                <w:t xml:space="preserve">Vanessa Vidaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIPTLF 2025, Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Journée de signature de la convention « recherche » Académie de police / Laboratoire de Psychologie de la Socialisation – Développement et Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale de Police de Toulouse, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225762v1</w:t>
+                <w:t xml:space="preserve">hal-05312359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du partenariat recherche LPS-DT - Académie de Police</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stéréotypes de genre au travail : une approche exploratoire par le rapport de diagnosticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bertereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delicourt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de signature de la convention « recherche » Académie de police / Laboratoire de Psychologie de la Socialisation – Développement et Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale de Police de Toulouse, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">36ème Congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines, Oct 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312359v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéréotypes de genre au travail : une approche exploratoire par le rapport de diagnosticité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Socialisation organisationnelle et transformations contemporaines du travail : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delicourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congrès de l’AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines, Oct 2025, Deauville, France</w:t>
+              <w:t xml:space="preserve">L'entreprise : défis humains, sociaux et rôle des syndicats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées (INSA), Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328372v1</w:t>
+                <w:t xml:space="preserve">hal-05304963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socialisation organisationnelle et transformations contemporaines du travail : enjeux et perspectives</w:t>
+                <w:t xml:space="preserve">Transfert des acquis de l’expérience et insertion des femmes dans des métiers traditionnellement masculins - Une étude de cas dans la Police Nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Sonrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'entreprise : défis humains, sociaux et rôle des syndicats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National des Sciences Appliquées (INSA), Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">AIPTLF 2025, Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304963v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des processus de développement de carrière en contexte contre-stéréotypique : modélisation de la réussite des femmes militaires en cours de formation professionnelle.</w:t>
               </w:r>
@@ -1953,381 +1953,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie au travail/hors travail et fidélisation dans la Marine Française : une étude exploratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports des stratégies de régulations émotionnelles dans le domaine professionnel : approche structurale et intégrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gros</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Delicourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès de l’Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">XVIIIème Congrès de l’Association Internationale de Psychologie du Travail en Langue Française (AIPTLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925377v1</w:t>
+                <w:t xml:space="preserve">hal-04925443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femmes et métiers traditionnellement masculins : facteurs protecteurs des effets de la menace du stéréotype en contexte professionnel</w:t>
+                <w:t xml:space="preserve">Vie privée et réussite professionnelle des femmes dans la Marine Nationale : à l’encontre des idées reçues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Le Blanc</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Congress of Applied Psychology (ICAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">XVIIIème Congrès de l’Association Internationale de Psychologie du Travail en Langue Française (AIPTLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925446v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des stratégies de régulations émotionnelles dans le domaine professionnel : approche structurale et intégrative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Congard</w:t>
+                <w:t xml:space="preserve">Femmes et métiers traditionnellement masculins : facteurs protecteurs des effets de la menace du stéréotype en contexte professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Gros</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème Congrès de l’Association Internationale de Psychologie du Travail en Langue Française (AIPTLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Florence, Italie</w:t>
+              <w:t xml:space="preserve">28th International Congress of Applied Psychology (ICAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925443v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie privée et réussite professionnelle des femmes dans la Marine Nationale : à l’encontre des idées reçues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vie au travail/hors travail et fidélisation dans la Marine Française : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Lourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delicourt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème Congrès de l’Association Internationale de Psychologie du Travail en Langue Française (AIPTLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Florence, Italy</w:t>
+              <w:t xml:space="preserve">8ème Congrès de l’Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925441v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspect structural des stratégies de régulation émotionnelle : une approche intégrative</w:t>
               </w:r>
@@ -2601,51 +2601,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="709D3D78"/>
+    <w:nsid w:val="819DF0F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2749,51 +2749,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="273D5ABC"/>
+    <w:nsid w:val="68ACFD49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2983,51 +2983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-delicourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7079-1790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19037098X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225762v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delicourt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Sonrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05312359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidaller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05328372v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bertereau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924200v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925373v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis le Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925374v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Cazals" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faurie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baubion-Broye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.01.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2021.1970459" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.02.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delicourt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2018.09.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.hs07.0135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4711" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2016.02.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montaleytang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04651939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagabrielle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lagab.2022.01.0283" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925377v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lourel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925443v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925441v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tafani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01246408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU20073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-delicourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7079-1790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19037098X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05312359v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delicourt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidaller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05328372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bertereau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225762v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Sonrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924200v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925373v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis le Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925374v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Cazals" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faurie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baubion-Broye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.01.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2021.1970459" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.02.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delicourt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2018.09.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.hs07.0135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4711" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2016.02.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montaleytang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04651939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagabrielle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lagab.2022.01.0283" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925441v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lourel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tafani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01246408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU20073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>