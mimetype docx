--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -472,753 +472,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of combining simulations and laboratory experiments on Zimbabwean students’ conceptual understanding of electric circuits</w:t>
+                <w:t xml:space="preserve">Mirror, mirror on the wall, is nature predictable at all? Tracing students’ ideas on ecosystems’ predictability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Manunure</w:t>
+                <w:t xml:space="preserve">Georgios Ampatzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Castéra</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marida Ergazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jegou Corinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Science and Technological Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429945v1</w:t>
+                <w:t xml:space="preserve">hal-02429947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing an interview protocol for identifying young children reasoning about variation within populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseignement professionnel et démarches d’investigation : le cas du Génie Industriel Textile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Theric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jegou Corinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429948v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer un questionnaire pour étudier les conceptions de l’évolution du vivant d’élèves de collège : entre cadre didactique et psychométrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Coupaud</w:t>
+                <w:t xml:space="preserve">The effects of combining simulations and laboratory experiments on Zimbabwean students’ conceptual understanding of electric circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Manunure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castéra</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Science and Technological Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02635143.2019.1629407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429956v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement professionnel et démarches d’investigation : le cas du Génie Industriel Textile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing an interview protocol for identifying young children reasoning about variation within populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marida Ergazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Theric</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alice Delserieys</w:t>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jegou Corinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
+              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429955v1</w:t>
+                <w:t xml:space="preserve">hal-02429948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-intervention en formation professionnelle : représentations des enseignants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Theric</w:t>
+                <w:t xml:space="preserve">Développer un questionnaire pour étudier les conceptions de l’évolution du vivant d’élèves de collège : entre cadre didactique et psychométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coupaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429949v1</w:t>
+                <w:t xml:space="preserve">hal-02429956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaching change of state in early childhood education: the design of a teaching intervention based on storytelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Kampeza</w:t>
+                <w:t xml:space="preserve">Co-intervention en formation professionnelle : représentations des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Theric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429946v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirror, mirror on the wall, is nature predictable at all? Tracing students’ ideas on ecosystems’ predictability</w:t>
+                <w:t xml:space="preserve">Approaching change of state in early childhood education: the design of a teaching intervention based on storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Ampatzidis</w:t>
+                <w:t xml:space="preserve">Maria Kampeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jegou Corinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429947v1</w:t>
+                <w:t xml:space="preserve">hal-02429946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using drawings to explore preschool children’s ideas about shadow formation</w:t>
               </w:r>
@@ -1397,550 +1397,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre précurseur pour enseigner les sciences en maternelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Jameau</w:t>
+                <w:t xml:space="preserve">Shadow Formation at Preschool from a Socio-materiality Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys-Pedregosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jegou Corinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Ravanis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jegou Corinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Science Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11165-016-9518-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02531572v1</w:t>
+                <w:t xml:space="preserve">hal-01417707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using drawings to explore preschool children's ideas about shadow formation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria Kampeza</w:t>
+                <w:t xml:space="preserve">Débattre pour apprendre en sciences expérimentales : le cas de la circulation sanguine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys-Pedregosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794664v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapports des médiateurs à la médiation scientifique dans un contexte de partenariat école-université</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soraya Sefer</w:t>
+                <w:t xml:space="preserve">Un cadre précurseur pour enseigner les sciences en maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Ravanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saïd Fatma</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jegou Corinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Créer et expérimenter en sciences et technologie, 533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429950v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadow Formation at Preschool from a Socio-materiality Perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
+                <w:t xml:space="preserve">Rapports des médiateurs à la médiation scientifique dans un contexte de partenariat école-université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Sefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Delserieys-Pedregosa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Ravanis</w:t>
+                <w:t xml:space="preserve">Saïd Fatma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Science Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417707v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débattre pour apprendre en sciences expérimentales : le cas de la circulation sanguine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using drawings to explore preschool children's ideas about shadow formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Saïd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Delserieys-Pedregosa</w:t>
+                <w:t xml:space="preserve">Glykeria Fragkiadaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kampeza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794672v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'incontournable usage du cas et de l'exemple dans l'enseignement universitaire</w:t>
               </w:r>
@@ -2002,265 +2002,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning density in Vanuatu high school with computer simulation: Influence of different levels of guidance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Idées des élèves sur le hasard lors de discussions à visées philosophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coupaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jegou Corinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moli Lemuel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Castéra</w:t>
+                <w:t xml:space="preserve">Marie Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education and Information Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417717v1</w:t>
+                <w:t xml:space="preserve">hal-02429952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idées des élèves sur le hasard lors de discussions à visées philosophiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
+                <w:t xml:space="preserve">Learning density in Vanuatu high school with computer simulation: Influence of different levels of guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moli Lemuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys-Pedregosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10639-016-9527-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429952v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche en didactique de la physique</w:t>
               </w:r>
@@ -2371,51 +2371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'analyse statistique exploratoire pour une étude comparative sur les représentations de la démarche d'investigation d'enseignants de collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2505,51 +2505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Andreucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys-Pedregosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2911,51 +2911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement intégré de science et technologie, quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys-Pedregosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3407,307 +3407,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic characterization of ion collisions and trapping at laser-irradiated double-foil targets</w:t>
+                <w:t xml:space="preserve">Single-shot characterization of independent femtosecond extreme ultraviolet free electron and infrared laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Renner</w:t>
+                <w:t xml:space="preserve">P. Radcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.B. Rosmej</w:t>
+                <w:t xml:space="preserve">S. Düsterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Adámek</w:t>
+                <w:t xml:space="preserve">A. Azima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dalimier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Delserieys</w:t>
+                <w:t xml:space="preserve">H. Redlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Feldhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Energy Density Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hedp.2007.02.036⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2716360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794718v1</w:t>
+                <w:t xml:space="preserve">hal-01794710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot characterization of independent femtosecond extreme ultraviolet free electron and infrared laser pulses</w:t>
+                <w:t xml:space="preserve">Spectroscopic characterization of ion collisions and trapping at laser-irradiated double-foil targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Radcliffe</w:t>
+                <w:t xml:space="preserve">O. Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Düsterer</w:t>
+                <w:t xml:space="preserve">F.B. Rosmej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Azima</w:t>
+                <w:t xml:space="preserve">P. Adámek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Redlin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Feldhaus</w:t>
+                <w:t xml:space="preserve">E. Dalimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">High Energy Density Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (1-2), pp.211 - 217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hedp.2007.02.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2716360⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794710v1</w:t>
+                <w:t xml:space="preserve">hal-01794718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Observation of Strong Ion Coupling in Laser-Driven Shock-Compressed Targets</w:t>
               </w:r>
@@ -3866,51 +3866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Asova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ayvazyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Azima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baboi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4121,277 +4121,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métaconception dans une recherche collaborative : le cas du jeu de plateau Darwinium</w:t>
+                <w:t xml:space="preserve">Écriture et dessins pour aider à raisonner chez les élèves des cycles 2 et 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coupaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Rencontres scientifiques de l'ARDiST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté d'Education de Montpellier, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque « Traces et écritures à et pour l’école »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé Nancy, Oct 2024, Maxéville, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607745v1</w:t>
+                <w:t xml:space="preserve">hal-04748303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 protective behavior among French high school students</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">La métaconception dans une recherche collaborative : le cas du jeu de plateau Darwinium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tortochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th conference of European Researchers in Didactics of Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">13èmes Rencontres scientifiques de l'ARDiST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté d'Education de Montpellier, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652329v1</w:t>
+                <w:t xml:space="preserve">hal-04607745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a board-game narrative framework on student’s narrative writing in the context of evolution teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4481,51 +4451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les kits scientifiques Kutì Kutì et les carnets d’exploration au service des apprentissages fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4570,122 +4540,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écriture et dessins pour aider à raisonner chez les élèves des cycles 2 et 3</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">COVID-19 protective behavior among French high school students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Coiffard Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Traces et écritures à et pour l’école »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inspé Nancy, Oct 2024, Maxéville, Nancy, France</w:t>
+              <w:t xml:space="preserve">The 14th conference of European Researchers in Didactics of Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748303v1</w:t>
+                <w:t xml:space="preserve">hal-04652329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrative writing about fictional animal evolution following the game-play darwinium</w:t>
               </w:r>
@@ -4766,51 +4766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessiner et raconter le hasard et l’évolution du vivant dans le jeu Darwinium, en collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4878,51 +4878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students' (12-13 years old) ideas about chance and evolution during the game Darwinium during a playful activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5128,64 +5128,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDEAS OF CHANCE AND EVOLUTION FOLLOWING A GAME PLAYED IN A FRENCH LOWER SECONDARY SCHOOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5253,51 +5253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-conception d’un jeu pour aborder l’évolution du vivant en classe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5372,303 +5372,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative study of lower-secondary school student'acceptance of evolution in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractériser la co-conception d’un dispositif pédagogique de co-intervention en enseignement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gobert</w:t>
+                <w:t xml:space="preserve">Valerie Theric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA 2019, Conference of the European Science Education Research Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Colloque international francophone sur les recherches participatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435943v1</w:t>
+                <w:t xml:space="preserve">halshs-02431685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-intervention en formation professionnelle : représentations des enseignants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QUANTITATIVE STUDY OF LOWER-SECONDARY SCHOOL STUDENTS' ACCEPTANCE OF EVOLUTION IN FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coupaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Theric</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alice Delserieys</w:t>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SIEST Méditerranée - Education scientifique et technologique pour tous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Patras, Grèce</w:t>
+              <w:t xml:space="preserve">European Science Education Research Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02431679v1</w:t>
+                <w:t xml:space="preserve">hal-03698211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a game for teaching challenging STEM concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5730,385 +5730,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer pour enseigner et comprendre l’évolution du vivant et le hasard au collège</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel Rotenberg</w:t>
+                <w:t xml:space="preserve">Co-intervention en formation professionnelle : représentations des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Theric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeux &amp; Enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, MARSEILLE, France</w:t>
+              <w:t xml:space="preserve">Colloque SIEST Méditerranée - Education scientifique et technologique pour tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Patras, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435945v1</w:t>
+                <w:t xml:space="preserve">halshs-02431679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser la co-conception d’un dispositif pédagogique de co-intervention en enseignement professionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative study of lower-secondary school student'acceptance of evolution in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coupaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jegou Corinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Theric</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alice Delserieys</w:t>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international francophone sur les recherches participatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">ESERA 2019, Conference of the European Science Education Research Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02431685v1</w:t>
+                <w:t xml:space="preserve">hal-02435943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTITATIVE STUDY OF LOWER-SECONDARY SCHOOL STUDENTS' ACCEPTANCE OF EVOLUTION IN FRANCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Coupaud</w:t>
+                <w:t xml:space="preserve">Jouer pour enseigner et comprendre l’évolution du vivant et le hasard au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jegou Corinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Rotenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Science Education Research Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Colloque Jeux &amp; Enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, MARSEILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698211v1</w:t>
+                <w:t xml:space="preserve">hal-02435945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un jeu pour comprendre l'évolution du vivant en lien avec le hasard : projet UnREST</w:t>
               </w:r>
@@ -6146,51 +6146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Coiffard Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques – SFERE Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Aix-en-Provence, France</w:t>
@@ -6390,653 +6390,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of scientific workshops for students conducted in the context of a school-university partnership</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soraya Sefer</w:t>
+                <w:t xml:space="preserve">Tracing student's ideas on how predictable maybe and why</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Ampatzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ginestié</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marida Ergazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jegou Corinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 11th Conference of the European Science Education Research Association (ESERA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">ESERA 2015, Conference of the European Science Education Research Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333378v1</w:t>
+                <w:t xml:space="preserve">hal-02477334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTRIBUTIONS OF TALK, GESTURE AND SALIENT ELEMENTS OF THE SETTING TO ANALYSE STUDENT'S IDEAS IN SCIENCE THROUGH VIDEO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Givry</w:t>
+                <w:t xml:space="preserve">Study of scientific workshops for students conducted in the context of a school-university partnership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Sefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nicosia, Cyprus</w:t>
+              <w:t xml:space="preserve"> 11th Conference of the European Science Education Research Association (ESERA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201752v1</w:t>
+                <w:t xml:space="preserve">hal-01333378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning density in Vanuatu high school with computer simulation : Influence of different levels of guidance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moli Lemuel</w:t>
+                <w:t xml:space="preserve">CONTRIBUTIONS OF TALK, GESTURE AND SALIENT ELEMENTS OF THE SETTING TO ANALYSE STUDENT'S IDEAS IN SCIENCE THROUGH VIDEO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Castéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Vaka Pacifiki Educational Conference, Honiara, Solomon Islands </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Solomon Island, France</w:t>
+              <w:t xml:space="preserve">ESERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nicosia, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442879v1</w:t>
+                <w:t xml:space="preserve">hal-01201752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing student's ideas on how predictable maybe and why</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Ampatzidis</w:t>
+                <w:t xml:space="preserve">Learning density in Vanuatu high school with computer simulation : Influence of different levels of guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moli Lemuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jegou Corinne</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA 2015, Conference of the European Science Education Research Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">3rd Vaka Pacifiki Educational Conference, Honiara, Solomon Islands </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Solomon Island, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477334v1</w:t>
+                <w:t xml:space="preserve">hal-01442879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Year's activity in sciences and technology education in France: Analysis of the design of artifact.</w:t>
+                <w:t xml:space="preserve">Démarches d’investigation en sciences et construction du savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Chatoney</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. de Hosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Picholle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PATT 27th, 90-99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Christchurch, New Zealand</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050593v1</w:t>
+                <w:t xml:space="preserve">hal-01352770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarches d’investigation en sciences et construction du savoir</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early Year's activity in sciences and technology education in France: Analysis of the design of artifact.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Munier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marjolaine Chatoney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys-Pedregosa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">PATT 27th, 90-99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352770v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité d’une activité didactique sur la formation des ombres à l’école maternelle</w:t>
               </w:r>
@@ -7048,51 +7048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jegou Corinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Ravanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7492,51 +7492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Salviat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys-Pedregosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belin, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7804,476 +7804,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A system to identify young children's reasoning about variations within populations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Métaconception d'un prototype de jeu sur l'évolution du vivant : dialectique entre analyses didactiques et activité créative de conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coupaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Rotenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roy, Emeline; Papon, Lola. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precursor Models for teaching and learning Science during early childhood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Créer pour éduquer en faveur de la persévérance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delatour France, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944125v1</w:t>
+                <w:t xml:space="preserve">hal-04019647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precursor model and preschool science learning about shadows formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Ravanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precursor models for teaching and learning science during early childhood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 55, Springer, pp.75-94, 2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 55, Springer, pp.3-10, 2022, 978-3-031-08157-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08158-3_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951572v1</w:t>
+                <w:t xml:space="preserve">hal-03951521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métaconception d'un prototype de jeu sur l'évolution du vivant : dialectique entre analyses didactiques et activité créative de conception</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A system to identify young children's reasoning about variations within populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...44 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marida Ergazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Créer pour éduquer en faveur de la persévérance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Delatour France, 2022</w:t>
+              <w:t xml:space="preserve">Precursor Models for teaching and learning Science during early childhood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019647v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precursor model and preschool science learning about shadows formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Ravanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precursor models for teaching and learning science during early childhood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 55, Springer, pp.3-10, 2022, 978-3-031-08157-6. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 55, Springer, pp.75-94, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-08158-3_1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03951521v1</w:t>
+                <w:t xml:space="preserve">hal-03951572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches d'investigation : Histoire et enjeux</w:t>
               </w:r>
@@ -8298,51 +8298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’investigation scientifique et technologique. Comprendre les difficultés de mise en oeuvre pour mieux les réduire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse Universitaire de Rennes, 2016, 978-2-7535-4355-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9322,51 +9322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Th&#233;ric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13636820.2025.2461589" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444776v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coiffard Marre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Chan Kit Yok" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezang Sherab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-020-10106-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02532937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne J&#233;gou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Ravanis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429945v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Manunure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02635143.2019.1629407" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marida Ergazaki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegou Corinne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coupaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429955v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Theric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429946v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kampeza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429947v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Ampatzidis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794657v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02635143.2017.1353960" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531572v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glykeria Fragkiadaki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429950v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Sefer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Fatma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417707v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys-Pedregosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-016-9518-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794672v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01540015v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moli Lemuel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-016-9527-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536855v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Andreucci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10798-015-9335-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01540038v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Boyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Givry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Derradj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066508v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855140v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delserieys-Pedregosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794686v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khattak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lewis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3251366" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794697v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedregosa Gutierrez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2830705" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794692v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sahoo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gribakin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.055404" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Rosmej" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ad&#225;mek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dalimier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2007.02.036" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS1T0VJ4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Radcliffe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#252;sterer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azima" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Redlin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feldhaus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2716360" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794715v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravasio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gregori" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daligault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.135006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794706v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ackermann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Asova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayvazyan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baboi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2007.76" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edwards" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Whittaker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mistry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Booth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.035001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607745v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652329v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652999v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dessart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320662v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03755153v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019797v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rotenberg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171662v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leterme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697075v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698202v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435943v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429959v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435945v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431685v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698211v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442896v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442888v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333378v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01201752v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442879v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477334v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050593v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352770v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135946v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135968v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Morge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452596v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429954v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guyon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Salviat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452601v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452603v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944125v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951572v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019647v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951521v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08158-3_1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429953v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855172v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429958v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tallents" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6018-2_55" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5DD84EFD9F53A5EBC35664FFB3B730C6C9B9C8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03709631v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Arnaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kut&#236; Kut&#236;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01609502v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berrouiller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vilagines" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Aravecchia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baranes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465694v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pedregosa Delserieys" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01697895v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Th&#233;ric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13636820.2025.2461589" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444776v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coiffard Marre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Chan Kit Yok" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezang Sherab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-020-10106-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02532937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne J&#233;gou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Ravanis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429947v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Ampatzidis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marida Ergazaki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegou Corinne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Theric" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429945v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Manunure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02635143.2019.1629407" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429956v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coupaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429949v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kampeza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794657v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02635143.2017.1353960" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys-Pedregosa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-016-9518-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531572v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Sefer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Fatma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glykeria Fragkiadaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01540015v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moli Lemuel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-016-9527-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536855v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Andreucci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10798-015-9335-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01540038v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Boyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Givry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Derradj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066508v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855140v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delserieys-Pedregosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794686v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khattak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lewis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3251366" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794697v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedregosa Gutierrez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2830705" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794692v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sahoo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gribakin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.055404" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794710v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Radcliffe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#252;sterer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azima" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Redlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feldhaus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2716360" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794718v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Rosmej" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ad&#225;mek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dalimier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2007.02.036" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS1T0VJ4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794715v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravasio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gregori" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daligault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.135006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794706v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ackermann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Asova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayvazyan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baboi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2007.76" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edwards" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Whittaker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mistry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Booth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.035001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748303v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607745v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652999v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dessart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652329v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320662v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03755153v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019797v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rotenberg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171662v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leterme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697075v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698202v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431685v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698211v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429959v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431679v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435943v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435945v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442896v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442888v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477334v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333378v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01201752v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442879v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352770v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050593v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135946v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135968v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Morge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452596v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429954v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guyon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Salviat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452601v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452603v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019647v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951521v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08158-3_1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944125v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951572v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429953v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855172v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429958v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tallents" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6018-2_55" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5DD84EFD9F53A5EBC35664FFB3B730C6C9B9C8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03709631v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Arnaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kut&#236; Kut&#236;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01609502v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berrouiller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vilagines" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Aravecchia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baranes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465694v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pedregosa Delserieys" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01697895v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>