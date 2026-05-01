--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -472,165 +472,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirror, mirror on the wall, is nature predictable at all? Tracing students’ ideas on ecosystems’ predictability</w:t>
+                <w:t xml:space="preserve">The effects of combining simulations and laboratory experiments on Zimbabwean students’ conceptual understanding of electric circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Ampatzidis</w:t>
+                <w:t xml:space="preserve">Kevin Manunure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jegou Corinne</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Science and Technological Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02635143.2019.1629407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429947v1</w:t>
+                <w:t xml:space="preserve">hal-02429945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement professionnel et démarches d’investigation : le cas du Génie Industriel Textile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Theric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -645,1302 +641,1306 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of combining simulations and laboratory experiments on Zimbabwean students’ conceptual understanding of electric circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing an interview protocol for identifying young children reasoning about variation within populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marida Ergazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Manunure</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Castéra</w:t>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jegou Corinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Science and Technological Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429945v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing an interview protocol for identifying young children reasoning about variation within populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développer un questionnaire pour étudier les conceptions de l’évolution du vivant d’élèves de collège : entre cadre didactique et psychométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coupaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jegou Corinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429948v1</w:t>
+                <w:t xml:space="preserve">hal-02429956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer un questionnaire pour étudier les conceptions de l’évolution du vivant d’élèves de collège : entre cadre didactique et psychométrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Castéra</w:t>
+                <w:t xml:space="preserve">Co-intervention en formation professionnelle : représentations des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Theric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429956v1</w:t>
+                <w:t xml:space="preserve">hal-02429949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-intervention en formation professionnelle : représentations des enseignants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
+                <w:t xml:space="preserve">Approaching change of state in early childhood education: the design of a teaching intervention based on storytelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kampeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429949v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaching change of state in early childhood education: the design of a teaching intervention based on storytelling</w:t>
+                <w:t xml:space="preserve">Mirror, mirror on the wall, is nature predictable at all? Tracing students’ ideas on ecosystems’ predictability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Kampeza</w:t>
+                <w:t xml:space="preserve">Georgios Ampatzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marida Ergazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jegou Corinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429946v1</w:t>
+                <w:t xml:space="preserve">hal-02429947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using drawings to explore preschool children’s ideas about shadow formation</w:t>
+                <w:t xml:space="preserve">Precursor model and preschool science learning about shadows formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Ravanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Science and Technological Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (2), pp.147 - 164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02635143.2017.1353960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442821v1</w:t>
+                <w:t xml:space="preserve">hal-01794657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precursor model and preschool science learning about shadows formation</w:t>
+                <w:t xml:space="preserve">Using drawings to explore preschool children’s ideas about shadow formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Ravanis</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Science and Technological Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.55-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02635143.2017.1353960⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01794657v1</w:t>
+                <w:t xml:space="preserve">hal-01442821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadow Formation at Preschool from a Socio-materiality Perspective</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Un cadre précurseur pour enseigner les sciences en maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Ravanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jegou Corinne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Ravanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Science Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Créer et expérimenter en sciences et technologie, 533</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417707v1</w:t>
+                <w:t xml:space="preserve">hal-02531572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débattre pour apprendre en sciences expérimentales : le cas de la circulation sanguine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Shadow Formation at Preschool from a Socio-materiality Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys-Pedregosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jegou Corinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Ravanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Science Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11165-016-9518-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794672v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre précurseur pour enseigner les sciences en maternelle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jegou Corinne</w:t>
+                <w:t xml:space="preserve">Débattre pour apprendre en sciences expérimentales : le cas de la circulation sanguine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys-Pedregosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Créer et expérimenter en sciences et technologie, 533</w:t>
+              <w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531572v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapports des médiateurs à la médiation scientifique dans un contexte de partenariat école-université</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using drawings to explore preschool children's ideas about shadow formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Sefer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Delserieys</w:t>
+                <w:t xml:space="preserve">Maria-Antonietta Impedovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Fatma</w:t>
+                <w:t xml:space="preserve">Glykeria Fragkiadaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kampeza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
+              <w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429950v1</w:t>
+                <w:t xml:space="preserve">hal-01794664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using drawings to explore preschool children's ideas about shadow formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapports des médiateurs à la médiation scientifique dans un contexte de partenariat école-université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Sefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glykeria Fragkiadaki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Kampeza</w:t>
+                <w:t xml:space="preserve">Saïd Fatma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t>
+              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794664v1</w:t>
+                <w:t xml:space="preserve">hal-02429950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'incontournable usage du cas et de l'exemple dans l'enseignement universitaire</w:t>
               </w:r>
@@ -2008,77 +2008,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idées des élèves sur le hasard lors de discussions à visées philosophiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jegou Corinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2142,51 +2142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning density in Vanuatu high school with computer simulation: Influence of different levels of guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moli Lemuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys-Pedregosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2371,51 +2371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'analyse statistique exploratoire pour une étude comparative sur les représentations de la démarche d'investigation d'enseignants de collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2505,51 +2505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Andreucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys-Pedregosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2911,51 +2911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement intégré de science et technologie, quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys-Pedregosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3407,307 +3407,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot characterization of independent femtosecond extreme ultraviolet free electron and infrared laser pulses</w:t>
+                <w:t xml:space="preserve">Spectroscopic characterization of ion collisions and trapping at laser-irradiated double-foil targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Radcliffe</w:t>
+                <w:t xml:space="preserve">O. Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Düsterer</w:t>
+                <w:t xml:space="preserve">F.B. Rosmej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Azima</w:t>
+                <w:t xml:space="preserve">P. Adámek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Redlin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Feldhaus</w:t>
+                <w:t xml:space="preserve">E. Dalimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">High Energy Density Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (1-2), pp.211 - 217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hedp.2007.02.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2716360⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794710v1</w:t>
+                <w:t xml:space="preserve">hal-01794718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic characterization of ion collisions and trapping at laser-irradiated double-foil targets</w:t>
+                <w:t xml:space="preserve">Single-shot characterization of independent femtosecond extreme ultraviolet free electron and infrared laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Renner</w:t>
+                <w:t xml:space="preserve">P. Radcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.B. Rosmej</w:t>
+                <w:t xml:space="preserve">S. Düsterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Adámek</w:t>
+                <w:t xml:space="preserve">A. Azima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dalimier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Delserieys</w:t>
+                <w:t xml:space="preserve">H. Redlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Feldhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Energy Density Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hedp.2007.02.036⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2716360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794718v1</w:t>
+                <w:t xml:space="preserve">hal-01794710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Observation of Strong Ion Coupling in Laser-Driven Shock-Compressed Targets</w:t>
               </w:r>
@@ -3866,51 +3866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Asova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ayvazyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Azima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baboi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4121,601 +4121,601 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écriture et dessins pour aider à raisonner chez les élèves des cycles 2 et 3</w:t>
+                <w:t xml:space="preserve">La métaconception dans une recherche collaborative : le cas du jeu de plateau Darwinium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coupaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Traces et écritures à et pour l’école »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inspé Nancy, Oct 2024, Maxéville, Nancy, France</w:t>
+              <w:t xml:space="preserve">13èmes Rencontres scientifiques de l'ARDiST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté d'Education de Montpellier, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748303v1</w:t>
+                <w:t xml:space="preserve">hal-04607745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métaconception dans une recherche collaborative : le cas du jeu de plateau Darwinium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">COVID-19 protective behavior among French high school students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Coiffard Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Rencontres scientifiques de l'ARDiST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté d'Education de Montpellier, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The 14th conference of European Researchers in Didactics of Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607745v1</w:t>
+                <w:t xml:space="preserve">hal-04652329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a board-game narrative framework on student’s narrative writing in the context of evolution teaching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Les kits scientifiques Kutì Kutì et les carnets d’exploration au service des apprentissages fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tortochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Paulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
+                <w:t xml:space="preserve">Sandrine Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERIDOB 2024 14th conference of European Researchers in Didactics of Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UCBL Lyon 1, University of Lyon, S2HEP, France, Jul 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">CreativLab - Ampiric</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ampiric, Apr 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652999v1</w:t>
+                <w:t xml:space="preserve">hal-04598438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les kits scientifiques Kutì Kutì et les carnets d’exploration au service des apprentissages fondamentaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of a board-game narrative framework on student’s narrative writing in the context of evolution teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coupaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dessart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Tortochot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Coupaud</w:t>
+                <w:t xml:space="preserve">Fabienne Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ferri</w:t>
+                <w:t xml:space="preserve">Catherine Bruguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CreativLab - Ampiric</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ampiric, Apr 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">ERIDOB 2024 14th conference of European Researchers in Didactics of Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCBL Lyon 1, University of Lyon, S2HEP, France, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598438v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 protective behavior among French high school students</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Écriture et dessins pour aider à raisonner chez les élèves des cycles 2 et 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tortochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th conference of European Researchers in Didactics of Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque « Traces et écritures à et pour l’école »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé Nancy, Oct 2024, Maxéville, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652329v1</w:t>
+                <w:t xml:space="preserve">hal-04748303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrative writing about fictional animal evolution following the game-play darwinium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4766,51 +4766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessiner et raconter le hasard et l’évolution du vivant dans le jeu Darwinium, en collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4878,51 +4878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students' (12-13 years old) ideas about chance and evolution during the game Darwinium during a playful activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5128,64 +5128,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDEAS OF CHANCE AND EVOLUTION FOLLOWING A GAME PLAYED IN A FRENCH LOWER SECONDARY SCHOOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5253,51 +5253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-conception d’un jeu pour aborder l’évolution du vivant en classe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5372,743 +5372,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser la co-conception d’un dispositif pédagogique de co-intervention en enseignement professionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Theric</w:t>
+                <w:t xml:space="preserve">Designing a game for teaching challenging STEM concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coupaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international francophone sur les recherches participatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">1st International Conference on Innovation in Learning Instruction and Teacher Education - ILITE 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02431685v1</w:t>
+                <w:t xml:space="preserve">hal-02429959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUANTITATIVE STUDY OF LOWER-SECONDARY SCHOOL STUDENTS' ACCEPTANCE OF EVOLUTION IN FRANCE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Quantitative study of lower-secondary school student'acceptance of evolution in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jegou Corinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Science Education Research Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">ESERA 2019, Conference of the European Science Education Research Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698211v1</w:t>
+                <w:t xml:space="preserve">hal-02435943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a game for teaching challenging STEM concepts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-intervention en formation professionnelle : représentations des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Theric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Innovation in Learning Instruction and Teacher Education - ILITE 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">Colloque SIEST Méditerranée - Education scientifique et technologique pour tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Patras, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429959v1</w:t>
+                <w:t xml:space="preserve">halshs-02431679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-intervention en formation professionnelle : représentations des enseignants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Theric</w:t>
+                <w:t xml:space="preserve">Jouer pour enseigner et comprendre l’évolution du vivant et le hasard au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jegou Corinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Rotenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SIEST Méditerranée - Education scientifique et technologique pour tous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Patras, Grèce</w:t>
+              <w:t xml:space="preserve">Colloque Jeux &amp; Enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, MARSEILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02431679v1</w:t>
+                <w:t xml:space="preserve">hal-02435945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative study of lower-secondary school student'acceptance of evolution in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Gobert</w:t>
+                <w:t xml:space="preserve">Caractériser la co-conception d’un dispositif pédagogique de co-intervention en enseignement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Theric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA 2019, Conference of the European Science Education Research Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Colloque international francophone sur les recherches participatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435943v1</w:t>
+                <w:t xml:space="preserve">halshs-02431685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer pour enseigner et comprendre l’évolution du vivant et le hasard au collège</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel Rotenberg</w:t>
+                <w:t xml:space="preserve">QUANTITATIVE STUDY OF LOWER-SECONDARY SCHOOL STUDENTS' ACCEPTANCE OF EVOLUTION IN FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coupaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeux &amp; Enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, MARSEILLE, France</w:t>
+              <w:t xml:space="preserve">European Science Education Research Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435945v1</w:t>
+                <w:t xml:space="preserve">hal-03698211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un jeu pour comprendre l'évolution du vivant en lien avec le hasard : projet UnREST</w:t>
               </w:r>
@@ -6146,51 +6146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Coiffard Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques – SFERE Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Aix-en-Provence, France</w:t>
@@ -6390,433 +6390,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing student's ideas on how predictable maybe and why</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Ampatzidis</w:t>
+                <w:t xml:space="preserve">Study of scientific workshops for students conducted in the context of a school-university partnership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Sefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Castéra</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA 2015, Conference of the European Science Education Research Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve"> 11th Conference of the European Science Education Research Association (ESERA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477334v1</w:t>
+                <w:t xml:space="preserve">hal-01333378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of scientific workshops for students conducted in the context of a school-university partnership</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soraya Sefer</w:t>
+                <w:t xml:space="preserve">CONTRIBUTIONS OF TALK, GESTURE AND SALIENT ELEMENTS OF THE SETTING TO ANALYSE STUDENT'S IDEAS IN SCIENCE THROUGH VIDEO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 11th Conference of the European Science Education Research Association (ESERA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">ESERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nicosia, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333378v1</w:t>
+                <w:t xml:space="preserve">hal-01201752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTRIBUTIONS OF TALK, GESTURE AND SALIENT ELEMENTS OF THE SETTING TO ANALYSE STUDENT'S IDEAS IN SCIENCE THROUGH VIDEO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Givry</w:t>
+                <w:t xml:space="preserve">Learning density in Vanuatu high school with computer simulation : Influence of different levels of guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moli Lemuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nicosia, Cyprus</w:t>
+              <w:t xml:space="preserve">3rd Vaka Pacifiki Educational Conference, Honiara, Solomon Islands </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Solomon Island, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201752v1</w:t>
+                <w:t xml:space="preserve">hal-01442879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning density in Vanuatu high school with computer simulation : Influence of different levels of guidance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moli Lemuel</w:t>
+                <w:t xml:space="preserve">Tracing student's ideas on how predictable maybe and why</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Ampatzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marida Ergazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jegou Corinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Castéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Vaka Pacifiki Educational Conference, Honiara, Solomon Islands </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Solomon Island, France</w:t>
+              <w:t xml:space="preserve">ESERA 2015, Conference of the European Science Education Research Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442879v1</w:t>
+                <w:t xml:space="preserve">hal-02477334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches d’investigation en sciences et construction du savoir</w:t>
               </w:r>
@@ -6953,51 +6953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Chatoney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys-Pedregosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PATT 27th, 90-99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7022,83 +7022,83 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité d’une activité didactique sur la formation des ombres à l’école maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jegou Corinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jegou Corinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Ravanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque international de l'ARCD</w:t>
             </w:r>
@@ -7492,51 +7492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Salviat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys-Pedregosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belin, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7804,476 +7804,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métaconception d'un prototype de jeu sur l'évolution du vivant : dialectique entre analyses didactiques et activité créative de conception</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A system to identify young children's reasoning about variations within populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...44 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marida Ergazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Créer pour éduquer en faveur de la persévérance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Delatour France, 2022</w:t>
+              <w:t xml:space="preserve">Precursor Models for teaching and learning Science during early childhood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019647v1</w:t>
+                <w:t xml:space="preserve">hal-04944125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precursor model and preschool science learning about shadows formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Ravanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precursor models for teaching and learning science during early childhood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 55, Springer, pp.3-10, 2022, 978-3-031-08157-6. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 55, Springer, pp.75-94, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951521v1</w:t>
+                <w:t xml:space="preserve">hal-03951572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A system to identify young children's reasoning about variations within populations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Métaconception d'un prototype de jeu sur l'évolution du vivant : dialectique entre analyses didactiques et activité créative de conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magali Coupaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Rotenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roy, Emeline; Papon, Lola. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precursor Models for teaching and learning Science during early childhood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Créer pour éduquer en faveur de la persévérance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delatour France, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944125v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precursor model and preschool science learning about shadows formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Ravanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precursor models for teaching and learning science during early childhood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 55, Springer, pp.75-94, 2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 55, Springer, pp.3-10, 2022, 978-3-031-08157-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08158-3_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951572v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches d'investigation : Histoire et enjeux</w:t>
               </w:r>
@@ -8298,51 +8298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coupaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’investigation scientifique et technologique. Comprendre les difficultés de mise en oeuvre pour mieux les réduire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse Universitaire de Rennes, 2016, 978-2-7535-4355-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9322,51 +9322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Th&#233;ric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13636820.2025.2461589" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444776v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coiffard Marre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Chan Kit Yok" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezang Sherab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-020-10106-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02532937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne J&#233;gou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Ravanis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429947v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Ampatzidis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marida Ergazaki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegou Corinne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Theric" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429945v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Manunure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02635143.2019.1629407" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429956v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coupaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429949v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kampeza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794657v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02635143.2017.1353960" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys-Pedregosa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-016-9518-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531572v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Sefer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Fatma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glykeria Fragkiadaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01540015v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moli Lemuel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-016-9527-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536855v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Andreucci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10798-015-9335-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01540038v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Boyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Givry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Derradj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066508v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855140v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delserieys-Pedregosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794686v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khattak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lewis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3251366" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794697v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedregosa Gutierrez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2830705" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794692v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sahoo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gribakin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.055404" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794710v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Radcliffe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#252;sterer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azima" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Redlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feldhaus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2716360" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794718v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Rosmej" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ad&#225;mek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dalimier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2007.02.036" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS1T0VJ4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794715v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravasio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gregori" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daligault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.135006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794706v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ackermann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Asova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayvazyan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baboi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2007.76" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edwards" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Whittaker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mistry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Booth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.035001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748303v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607745v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652999v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dessart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652329v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320662v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03755153v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019797v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rotenberg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171662v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leterme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697075v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698202v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431685v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698211v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429959v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431679v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435943v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435945v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442896v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442888v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477334v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333378v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01201752v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442879v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352770v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050593v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135946v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135968v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Morge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452596v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429954v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guyon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Salviat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452601v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452603v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019647v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951521v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08158-3_1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944125v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951572v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429953v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855172v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429958v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tallents" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6018-2_55" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5DD84EFD9F53A5EBC35664FFB3B730C6C9B9C8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03709631v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Arnaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kut&#236; Kut&#236;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01609502v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berrouiller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vilagines" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Aravecchia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baranes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465694v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pedregosa Delserieys" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01697895v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Th&#233;ric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13636820.2025.2461589" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444776v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coiffard Marre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Chan Kit Yok" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezang Sherab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-020-10106-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02532937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne J&#233;gou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Ravanis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429945v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Manunure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02635143.2019.1629407" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429955v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Theric" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429948v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marida Ergazaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegou Corinne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429956v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coupaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429946v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kampeza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429947v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Ampatzidis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794657v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02635143.2017.1353960" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442821v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531572v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys-Pedregosa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-016-9518-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794672v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sa&#239;d" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glykeria Fragkiadaki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429950v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Sefer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Fatma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01540015v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moli Lemuel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-016-9527-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536855v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Andreucci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10798-015-9335-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01540038v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Boyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Givry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Derradj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066508v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855140v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delserieys-Pedregosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794686v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khattak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lewis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3251366" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794697v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedregosa Gutierrez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2830705" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794692v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sahoo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gribakin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.055404" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Rosmej" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ad&#225;mek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dalimier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2007.02.036" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS1T0VJ4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Radcliffe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#252;sterer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azima" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Redlin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feldhaus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2716360" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794715v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravasio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gregori" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daligault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.135006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794706v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ackermann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Asova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayvazyan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baboi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2007.76" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edwards" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Whittaker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mistry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Booth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.035001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607745v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652329v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598438v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652999v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dessart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Paulin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320662v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03755153v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019797v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rotenberg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171662v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leterme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697075v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698202v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429959v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435943v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431679v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435945v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431685v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698211v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442896v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442888v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333378v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01201752v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442879v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477334v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352770v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050593v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135946v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135968v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Morge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452596v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429954v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guyon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Salviat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452601v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452603v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944125v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951572v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019647v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951521v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08158-3_1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429953v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855172v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429958v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tallents" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6018-2_55" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5DD84EFD9F53A5EBC35664FFB3B730C6C9B9C8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03709631v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Arnaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kut&#236; Kut&#236;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01609502v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berrouiller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vilagines" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Aravecchia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baranes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465694v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pedregosa Delserieys" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01697895v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>